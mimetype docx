--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021-2022 Observation Dataset of Dongzhuanggou (Non treated) in the Nanxiaohegou Basin of the Loess Plateau Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2021-2022年黄土高塬沟壑区南小河沟流域董庄沟（非治理）观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db6564.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2021-2022 Observation Dataset of Dongzhuanggou (Non treated) in the Nanxiaohegou Basin of the Loess Plateau Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB6564.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db6564.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB6564.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset is the observation data of precipitation, runoff and sediment, and evaporation in Dongzhuanggou (non treated ditch) of the Nanxiaohegou watershed in the Loess Plateau Gully Region from 2021 to 2022. Dongzhuanggou (non governance ditch) is a branch ditch in the Nanxiaohegou watershed, with a control area of 1.12km above the measuring station ²。 There are no soil and water conservation measures in the Dongzhuanggou watershed to maintain the original ecological environment. The Dongzhuanggou runoff station is located 420m away from the main channel of Dongzhuanggou, and is used as a non treated channel for observation and comparison with Yangjiagou. At the same time, it is used as a typical small watershed in the Loess Plateau gully area that has not been treated to study its soil erosion patterns. This dataset mainly includes precipitation observation data from Dongzhuanggou Rainfall Station, evaporation observation data from Dongzhuanggou Evaporation Station, and runoff and sediment observation data from Dongzhuanggou Runoff Station. </w:t>
+        <w:t xml:space="preserve">本数据集为2021-2022年黄土高塬沟壑区南小河沟流域董庄沟（非治理沟）降水量、径流泥沙量、蒸发量的观测数据。董庄沟（非治理沟）为南小河沟流域中的一条支沟，测站以上控制面积为1.12km²。董庄沟流域内无水土保持治理措施，保持原有生态环境。董庄沟径流站设在董庄沟主沟道距董庄沟沟口420m处，作为非治理沟道与杨家沟进行观测对比，同时作为黄土高塬沟壑区未治理典型小流域研究其水土流失规律。本数据集主要为董庄沟雨量站降水量观测数据、董庄沟蒸发量站观测数据及董庄沟径流站径流泥沙观测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Continuous instrument observation and manual timed observation</w:t>
+        <w:t xml:space="preserve">仪器连续观测、人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation: Ordinary rain gauge (SM1) and siphon self rainfall gauge (DSJ-2) are used for observation. The SM1 model adopts a two stage system of 8 hours and 20 hours for annual observation, mainly observing the start and end time of precipitation, and calculating precipitation. When the precipitation interval is greater than 15 minutes, it is recorded as two precipitation observations before and after the interval, and when the interval is less than 15 minutes, it is recorded as one precipitation observation. If a precipitation exceeds 8 hours and 20 hours, it should be added at 8 hours and 20 hours. The DSJ-2 model adopts a 24-hour system for flood season observation (from April 1st to October 31st). Evaporation observation: Use a small evaporating dish (HY.AM3) to observe once a day at 8 o'clock, and observe once every five days during the freezing period. The evaporation capacity of the evaporating dish is observed using a rainfall cup of the same specification or a dedicated platform scale. Observation of runoff and sediment: A water level gauge is set up using a triangular groove artificial cross-section for observation. The non flood season base flow adopts a two-stage system, with one observation at 8:00 and one observation at 20:00 respectively; The basic flow during the flood season adopts a four stage system, which is to observe once at 2:00, 8:00, 14:00, and 20:00 respectively. The flood season is from April to October. During flood periods or periods of rapid water level changes, under the premise of controlling the water level at important turning points such as rising, peak, falling, and other water level fluctuations, roughly evenly arrange measurement times according to the water level changes. There should be no less than 3 times near the peak, and generally no less than 11 times for a single peak Observe once from the last 30 minutes to 1.0 hours, and it is required to be able to measure each peak, valley, and complete water level change process.</w:t>
+        <w:t xml:space="preserve">降水观测：采用普通雨量计（SM1）和虹吸式自己雨量计（DSJ-2）进行观测。SM1型采用8时、20时两段制进行全年观测，主要观测降水起止时间，统计降水量，当降水间歇时间大于15min间歇前后作为两次降水进行记载，当间歇时间小于15min则作为一次降水观测记载，如果一次降水跨过8时、20时应在8时、20时加测。DSJ-2型采用24段制进行汛期观测（4月1日-10月31日）。 蒸发量观测：采用小型蒸发皿（HY.AM3）每日8时观测一次，封冻期间每五日观测一次。蒸发皿的蒸发量用同规格雨量杯或专用台秤观测。 径流泥沙观测：采用三角槽人工断面布设水位尺进行观测。非汛期基流采用 2 段制，即 8 时、20 时各观测一次；汛期基流采用4段制，即2时、8时、14时、20时各观测一次，汛期时段 4～10月。洪水期或者水位变化急剧时期，在控制起涨、峰顶、落平和其它水位涨落重要转折点水位的前提下，大致按水位变化均匀布设测次，峰顶附近不少于 3 次，一般单峰不少于 11 次，落平 后 30min 到 1.0h 观测一次，要求能测得各次峰、谷和完整的水位变化过程。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data integration and input process undergoes four levels of manual verification, namely tabulation, initial proofreading, re proofreading, and auditing, to ensure data quality. </w:t>
+        <w:t xml:space="preserve">数据整编录入过程经过四级人工校核，分别是制表、初校、复校、审核，确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Dongzhuanggou, Nanxiaohegou Basin, Houguanzhai Township, Xifeng District, Qingyang City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省庆阳市西峰区后官寨乡南小河沟流域董庄沟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1152.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1152.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1353.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:334.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">334.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Precipitation, average flow, average sediment concentration, average sediment transport, runoff, erosion modulus</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">降水量, 平均流量, 平均含沙量, 平均输沙量, 径流量, 侵蚀模数</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanxiaohegou Basin,  Xifeng District,  Qingyang,  Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">庆阳,  西峰区,  南小河沟流域,  董庄沟,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.54</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YUAN Jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:126201340005150007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">126201340005150007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持试验与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2021-2022 Observation Dataset of Dongzhuanggou (Non treated) in the Nanxiaohegou Basin of the Loess Plateau Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB6564.2024.</w:t>
+        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2021-2022年黄土高塬沟壑区南小河沟流域董庄沟（非治理）观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB6564.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>