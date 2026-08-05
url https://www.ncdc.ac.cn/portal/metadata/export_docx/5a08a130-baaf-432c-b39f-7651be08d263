--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气象台站积雪观测空间代表性评估数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Representative evaluation dataset of snow cover observation space at CMA meteorological stations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Representative evaluation dataset of snow cover observation space at CMA meteorological stations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db0017.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.I-SNOW.db0017.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.isnow.db2528.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含我国2410个气象台站积雪观测空间代表性评估结果，包含站点及周围25km×25km窗口范围内地表覆盖、地形、积雪环境特征等信息以及气象台站空间代表性的评估等级。数据集包含1个文件夹，1个数据表，共2410条记录。数据主要来自于分析处理，数据完全开放共享。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气象站点经纬度（来源于中国气象局）； 2016年500m 空间分辨率MODIS土地覆盖产品（来源于MODIS产品网站）； 2000年GTOPO地形数据（来源于USGS网站）； 2000-2014年500 m空间分辨率 MODIS日积雪产品（来源于MODIS产品网站）</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">地面上的测量相比卫星观测而言，都是“点”尺度上的。这个“点”尺度能代表的空间范围，取决于地面环境的均匀性程度以及具体的观测要素特征。本数据集依据周围25km×25km窗口范围地形、土地覆盖、积雪特征等要素对台站积雪环境代表性开展分析。通过计算站点周围窗口高程、地形复杂度、水土面积比、城镇面积比、森林面积比、站点所在像元土地覆盖类型、土地覆盖多样性指数、窗口内所有像元积雪条件概率的均值和标准差等参数，进行台站代表性分级。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集制作使用的原始数据质量均相对可靠，影响要素考虑全面，分析方法合理，保证了较好的数据质量。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2410个中国县级气象站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:2410 county-level meteorological stations in China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">536.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:536.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气象台站, 积雪观测, 空间代表性</w:t>
+        <w:t xml:space="preserve">Theme:Meteorological stations, snow cover observation, spatial representation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国陆域 </w:t>
+        <w:t xml:space="preserve">Place:Land area of China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 54.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 16.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王园园,  郑照军 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Yuanyuan,  Zheng Zhaojun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王园园  </w:t>
+        <w:t xml:space="preserve">author:Wang Yuanyuan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Yuanyuan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王园园,郑照军. 气象台站积雪观测空间代表性评估数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2528.2022.</w:t>
+        <w:t xml:space="preserve">Wang Yuanyuan, Zheng Zhaojun. Representative evaluation dataset of snow cover observation space at CMA meteorological stations. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2528.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>