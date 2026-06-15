--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月6日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: airborne imaging spectrometer omis-ii ground synchronous observation data set in Linze grassland intensive observation area (June 6, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: airborne imaging spectrometer omis-ii ground synchronous observation data set in Linze grassland intensive observation area (June 6, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1872.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1872.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1782</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月6日，在临泽草地加密观测区开展了成像光谱仪OMIS-II航空飞行试验。地面同步观测变量主要为地表温度。本数据可为机载－星载遥感数据的地表温度反演和验证提供基本的数据集。   测量内容为：利用手持式红外温度计在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地），样方D（苜蓿地）和样方E（大麦地）进行地表温度测量。同步样方包括120m×120m样方和30m×30m加密小样方两种。测量时沿东北方向行进中连续测量。   本数据集包括5个样方的地表温度测量数据Excel表格。样方样带的分布信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。</w:t>
+        <w:t xml:space="preserve">On June 6, 2008, the aerial flight test of imaging spectrometer omis-ii was carried out in Linze grassland intensive observation area. The main variable of ground synchronous observation is surface temperature. This data can provide a basic data set for surface temperature inversion and verification of airborne satellite remote sensing data. The measurement contents are as follows: the hand-held infrared thermometer is used to measure the surface temperature in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land), sample D (alfalfa land) and sample e (barley land) in the intensive observation area of Linze grassland. Synchronous quadrat includes 120m × 120m quadrat and 30m × There are two kinds of 30m encrypted small quadrats. During the measurement, continuous measurement shall be carried out along the northeast direction. This data set includes the excel table of surface temperature measurement data of 5 quadrats. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月6日，在临泽草地加密观测区开展了成像光谱仪OMIS-II航空飞行试验。地面同步观测变量主要为地表温度。本数据可为机载－星载遥感数据的地表温度反演和验证提供基本的数据集。</w:t>
+        <w:t xml:space="preserve">  On June 6, 2008, the aerial flight test of imaging spectrometer omis-ii was carried out in Linze grassland intensive observation area. The main variable of ground synchronous observation is surface temperature. This data can provide a basic data set for surface temperature inversion and verification of airborne satellite remote sensing data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量内容为：利用手持式红外温度计在临泽草地加密观测区样方A（芦苇地），样方B（盐碱地），样方C（盐碱地），样方D（苜蓿地）和样方E（大麦地）进行地表温度测量。同步样方包括120m×120m样方和30m×30m加密小样方两种。测量时沿东北方向行进中连续测量。</w:t>
+        <w:t xml:space="preserve">  The measurement contents are as follows: the hand-held infrared thermometer is used to measure the surface temperature in sample a (reed land), sample B (saline alkali land), sample C (saline alkali land), sample D (alfalfa land) and sample e (barley land) in the intensive observation area of Linze grassland. Synchronous quadrat includes 120m × 120m quadrat and 30m × There are two kinds of 30m encrypted small quadrats. During the measurement, continuous measurement shall be carried out along the northeast direction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/06-2008/06/07</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/06-2008/06/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">125.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:125.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">手持式红外温度计, 地面同步观测, 成像光谱仪OMIS-II, 地表辐射温度, 地表辐射特性, 地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Handheld infrared thermometer, ground synchronous observation, imaging spectrometer omis-ii, surface radiation temperature, surface radiation characteristics, ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游干旱区水文试验区,  临泽草地加密观测区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Hydrological experimental area of arid area in the middle reaches,  intensive observation area of Linze grassland,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡晓利,  晋锐,  黄春林,  梁继,  王树果 </w:t>
+        <w:t xml:space="preserve">contributors:HuXiaoli,  JIN Rui,  HuangChunling,  Liang Ji,  Wang shuguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡晓利  </w:t>
+        <w:t xml:space="preserve">author:HuXiaoli </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HuXiaoli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡晓利,晋锐,黄春林,梁继,王树果. 黑河综合遥感联合试验：临泽草地加密观测区机载成像光谱仪OMIS-II地面同步观测数据集（2008年6月6日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1782.</w:t>
+        <w:t xml:space="preserve">HuXiaoli, JIN Rui, HuangChunling, Liang Ji, Wang shuguo. Heihe integrated remote sensing joint test: airborne imaging spectrometer omis-ii ground synchronous observation data set in Linze grassland intensive observation area (June 6, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1782.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>