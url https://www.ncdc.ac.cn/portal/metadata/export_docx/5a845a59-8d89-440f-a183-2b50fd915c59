--- v0 (2026-06-07)
+++ v1 (2026-08-31)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chinese Near Earth Surface Daily Temperature Dataset (1979-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国近地表日气温数据集（1979-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.5502275</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Chinese Near Earth Surface Daily Temperature Dataset (1979-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6683.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.5502275</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6683.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  CDAT数据集包含1979-2018年期间中国近地表气温数据，本产品集成了多个数据源，如再分析数据（ERA5、CMFD）、遥感数据 （MODIS）和原位数据，并通过结合温度策略来区分晴朗的天空和非晴朗的天空天气条件来获得。 对于Tmax，使用原位数据的验证表明，均方根误差(RMSE)范围为0.86°C至1.78°C，平均绝对误差(MAE)范围为0.63°C至1.40°C，皮尔逊系数(R2)范围为0.96至0.99。Tmin的RMSE为0.78°C ~ 2.09°C, MAE为0.58°C ~ 1.61°C, R2为0.95 ~ 0.99。对于Tavg, RMSE范围为0.35°C ~ 1.00°C, MAE范围为0.27°C ~ 0.68°C, R2范围为0.99 ~ 1.00。此外，利用多种评价指标分析Ta的时空变化趋势，Tavg增加幅度大于0.0°C/a，与全球变暖的总体趋势一致。 综上所述，该数据集具有较高的空间分辨率和可靠的精度，弥补了之前在高空间分辨率下缺失的温度值(Tmax、Tmin和Tavg)。该数据集也为研究气候变化，特别是高温干旱和低温冷害提供了关键参数。   XXXX_TYPE.zip：它包含CDAT的数据。它包含120个文件夹（每个文件夹代表一年的温度类型），包括Tmax，T分钟和Tavg。时间范围为1979年1月至2018年12月。   XXXX 是这一年。TYPE 是温度类型，命名为最大、最小、avg。每个阶段由两个文件组成，包括 *.TIF（CDAT 图像） 和 *.TFW（TIFF 图像坐标信息）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This product integrates multiple data sources, such as reanalysis data (ERA5, CMFD), remote sensing data (MODIS), and in-situ data, and is obtained by combining temperature strategies to distinguish between clear and non clear sky weather conditions.</w:t>
+        <w:t xml:space="preserve">  本产品集成了多个数据源，如再分析数据（ERA5、CMFD）、遥感数据 （MODIS）和原位数据，并通过结合温度策略来区分晴朗的天空和非晴朗的天空天气条件来获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Different Ta reconstruction models were established for different weather conditions, and data accuracy was further improved by establishing correction equations for different regions.</w:t>
+        <w:t xml:space="preserve">  针对不同的天气条件建立了不同的Ta重建模型，并通过建立不同区域的修正方程进一步提高数据精度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    For Tmax, validation using in-situ data shows that the root mean square error (RMSE) ranges from 0.86 ° C to 1.78 ° C, the mean absolute error (MAE) ranges from 0.63 ° C to 1.40 ° C, and the Pearson coefficient (R2) ranges from 0.96 to 0.99. The RMSE of Tmin is 0.78 ° C~2.09 ° C, MAE is 0.58 ° C~1.61 ° C, and R2 is 0.95~0.99. For Tavg, the RMSE range is 0.35 ° C~1.00 ° C, the MAE range is 0.27 ° C~0.68 ° C, and the R2 range is 0.99~1.00. In addition, using multiple evaluation indicators to analyze the spatiotemporal trend of Ta, the increase in Tavg is greater than 0.0 ° C/a, which is consistent with the overall trend of global warming. Due to the lack of observation data from early meteorological stations in South China Sea Islands, the data quality cannot be guaranteed and cannot be given here. </w:t>
+        <w:t xml:space="preserve">   对于Tmax，使用原位数据的验证表明，均方根误差(RMSE)范围为0.86°C至1.78°C，平均绝对误差(MAE)范围为0.63°C至1.40°C，皮尔逊系数(R2)范围为0.96至0.99。Tmin的RMSE为0.78°C ~ 2.09°C, MAE为0.58°C ~ 1.61°C, R2为0.95 ~ 0.99。对于Tavg, RMSE范围为0.35°C ~ 1.00°C, MAE范围为0.27°C ~ 0.68°C, R2范围为0.99 ~ 1.00。此外，利用多种评价指标分析Ta的时空变化趋势，Tavg增加幅度大于0.0°C/a，与全球变暖的总体趋势一致。由于南海诸岛缺乏早期气象台站观测数据，数据质量无法保证，不能在此给出。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1979/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:14.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.1°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Air temperature, daily scale, China, near surface</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">空气温度, 日尺度, 中国, 近地表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1979-2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979-2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 58.64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 71.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">136.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 15.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:MAO Kebiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">毛克彪 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MAO Kebiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">毛克彪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MAO Kebiao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">毛克彪</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MAO Kebiao. Chinese Near Earth Surface Daily Temperature Dataset (1979-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6683.2024.</w:t>
+        <w:t xml:space="preserve">毛克彪. 中国近地表日气温数据集（1979-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6683.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fang S, Mao K, Xia X, Wang P, Shi J, Bateni SM, Xu T, Cao M, Heggy E, Qin Z. Dataset of daily near-surface air temperature in China from 1979 to 2018[J/OL]. Earth Syst. Sci. Data, 2022-03-30, 14, (3): 1413-1432. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-14-1413-2022.</w:t>
+        <w:t xml:space="preserve">Fang S, Mao K, Xia X, Wang P, Shi J, Bateni SM, Xu T, Cao M, Heggy E, Qin Z. Dataset of daily near-surface air temperature in China from 1979 to 2018[J/OL]. Earth Syst. Sci. Data, 2022-03-30, 14(3): 1413-1432. DOI: 10.5194/essd-14-1413-2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>