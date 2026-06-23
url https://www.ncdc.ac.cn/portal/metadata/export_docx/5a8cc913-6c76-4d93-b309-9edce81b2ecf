--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: ground synchronous observation data set of L &amp; K-band airborne microwave radiometer in Linze grassland intensive observation area (July 4, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区L&amp;K波段机载微波辐射计地面同步观测数据集（2008年7月4日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1894.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: ground synchronous observation data set of L &amp; K-band airborne microwave radiometer in Linze grassland intensive observation area (July 4, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1823</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1894.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1823</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 4, 2008, an aviation flight of L &amp; K band airborne microwave radiometer was carried out in Linze grassland intensive observation area. The ground synchronous observation is carried out in the new microwave synchronous sample belt newl1-newl12 in the intensive observation area of Linze grassland. The main observation variables are surface temperature, soil temperature and soil moisture. This data can provide a basic ground data set for the development and verification of active microwave remote sensing algorithm for retrieving soil moisture and soil salt. Each transect is arranged perpendicular to the route direction, and there are 5 sampling points on each transect. At each sampling point of each strip from newl1 to newl12, the soil is taken with a ring knife and dried to obtain the weight water content, volume water content and soil bulk density; Needle thermometer to obtain 0-5cm average soil temperature; The crown top temperature and surface temperature were obtained by hand-held infrared thermometer. This data set includes soil moisture and temperature data tables measured by four transects. One table includes four transect data. Surface temperature, canopy temperature, soil temperature and soil moisture are stored in one data table. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects </w:t>
+        <w:t xml:space="preserve">  2008年7月4日，在临泽草地加密观测区开展了L&amp;K波段机载微波辐射计的航空飞行。地面同步观测在临泽草地加密观测区微波同步新样带newL1-newL12展开。主要观测变量为地表温度、土壤温度和土壤水分。本数据可为发展和验证主动微波遥感反演土壤水分和土壤盐分算法提供基本的地面数据集。   各条样带均垂直于航线方向布置，每条样带上共有5个采样点。在newL1-newL12各条样带的每个采样点，采用环刀取土经烘干获得重量含水量、体积含水量及土壤容重；针式温度计获得0-5cm平均土壤温度；手持式红外温度计获得冠顶温度和地表温度。   本数据集包括4个样带测量的土壤水分和温度数据表格，一个表格包括4个样带数据，地表温度、冠层温度、土壤温度和土壤水分在一个数据表格中存储。样方样带的分布信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On July 4, 2008, L &amp; amp was carried out in Linze grassland intensive observation area; Aviation flight of K-band airborne microwave radiometer. The ground synchronous observation is carried out in the new microwave synchronous sample belt newl1-newl12 in the intensive observation area of Linze grassland.</w:t>
+        <w:t xml:space="preserve">  2008年7月4日，在临泽草地加密观测区开展了L&amp;K波段机载微波辐射计的航空飞行。地面同步观测在临泽草地加密观测区微波同步新样带newL1-newL12展开。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Each transect is arranged perpendicular to the route direction, and there are 5 sampling points on each transect. At each sampling point of each strip from newl1 to newl12, the soil is taken with a ring knife and dried to obtain the weight water content, volume water content and soil bulk density; Needle thermometer to obtain 0-5cm average soil temperature; The crown top temperature and surface temperature were obtained by hand-held infrared thermometer</w:t>
+        <w:t xml:space="preserve">  各条样带均垂直于航线方向布置，每条样带上共有5个采样点。在newL1-newL12各条样带的每个采样点，采用环刀取土经烘干获得重量含水量、体积含水量及土壤容重；针式温度计获得0-5cm平均土壤温度；手持式红外温度计获得冠顶温度和地表温度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/07/04-2008/07/04</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/07/04-2008/07/04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:22.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:K-band airborne microwave radiometer, L-band airborne microwave radiometer, ring knife, needle thermometer, handheld infrared thermometer, ground synchronous observation, ground radiation temperature, soil moisture, crown temperature, soil temperature, soil, vegetation, airborne ground remote sensing, ground verification information</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">K波段机载微波辐射计, L波段机载微波辐射计, 环刀, 针式温度计, 手持式红外温度计, 地面同步观测, 地表辐射温度, 土壤水分, 冠顶温度, 土壤温度, 土壤, 植被, 机载地面遥感, 地面验证信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Linze grassland intensive observation area,  Heihe River Basin,  arid area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">临泽草地加密观测区,  黑河流域,  中游干旱区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Hongxing,  JIN Rui,  GAI Chunmei,  HuXiaoli,  HuangChunling,  Wang Xufeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星,  晋锐,  盖春梅,  胡晓利,  黄春林,  王旭峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Hongxing, JIN Rui, GAI Chunmei, HuXiaoli, HuangChunling, Wang Xufeng. Heihe integrated remote sensing joint experiment: ground synchronous observation data set of L &amp; K-band airborne microwave radiometer in Linze grassland intensive observation area (July 4, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1823.</w:t>
+        <w:t xml:space="preserve">李红星,晋锐,盖春梅,胡晓利,黄春林,王旭峰. 黑河综合遥感联合试验：临泽草地加密观测区L&amp;K波段机载微波辐射计地面同步观测数据集（2008年7月4日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1823.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>