--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -2,1212 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江下游地区土地利用类型数据集（1985-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of land use types in the lower reaches of the Yangtze River (1985-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of land use types in the lower reaches of the Yangtze River (1985-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6766.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6766.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6766.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本研究基于Landsat卫星遥感数据以及1km分辨率的中国土地利用现状遥感监测数据，对长江下游地区下垫面地理实体信息进行解译和分析，识别了1985-2020年长江下游地区土地利用类型变化特征，分析了长江下游地区土地利用结构及其变化，为分析长江下游地区承灾体变化奠定基础。</w:t>
+        <w:t xml:space="preserve">Based on Landsat satellite remote sensing data and 1km resolution remote sensing monitoring data of China's land use status, this study decodes and analyzes the geographic entity information of the subsurface of the lower reaches of the Yangtze River, identifies the characteristics of land use type changes in the lower reaches of the Yangtze River from 1985 to 2020, analyzes the land use structure and its changes in the lower reaches of the Yangtze River It also analyzes the land use structure and its changes in the lower reaches of the Yangtze River, and lays the foundation for analyzing the changes of disaster-bearing bodies in the lower reaches of the Yangtze River. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  土地利用数据来自中国科学院资源环境科学数据平台（https://www.resdc.cn/）， 土地利用遥感监测数据集是以美国陆地卫星Landsat遥感影像作为主要信息源，通过人工目视解译构建的中国国家尺度多时期土地利用/土地覆盖专题数据库。   数据包括20世纪70年代末期(1980年)、80年代末期(1990年)、90年代中期（1995年）、90年代末期（2000年）、2005年、2008年、2010年、2013年和2015年、2018年、2020年、2023年。数据采用二级分类系统，一级分为耕地、林地、草地、水域、建设用地和未利用土地6类，二级在一级类型基础上进一步分为25个类型。</w:t>
+        <w:t xml:space="preserve">  The land use data come from the Resource and Environmental Science Data Platform of the Chinese Academy of Sciences (https://www.resdc.cn/), and the Land Use Remote Sensing Monitoring Dataset (LURMDS) is a national scale multi-period land use/land cover database of China, which is constructed by manual visual interpretation, using Landsat remote sensing imagery as the main source of information. Thematic database.   The data include the late 1970s (1980), the late 1980s (1990), the mid-1990s (1995), the late 1990s (2000), 2005, 2008, 2010, 2013, and 2015, 2018, 2020, and 2023. The data are classified using a two-tier classification system, with the first tier divided into six categories: cropland, forest land, grassland, watersheds, construction land and unutilized land, and the second tier further divided into 25 types based on the first tier types.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）运用ArcGIS栅格重分类工具，将主要覆盖类型分为多个类别，分别为建筑、林地、水体、水田、耕地、草地等；   （2）基于ArcGIS“按掩膜提取”功能，输入研究区矢量面文件和土地利用栅格文件，得到所研究蓄滞洪区土地利用分布图。</w:t>
+        <w:t xml:space="preserve"> （1） Using the ArcGIS raster reclassification tool, the main cover types were classified into several categories, which were buildings, forests, water bodies, paddy fields, croplands, grasslands, etc.;  (2) Based on ArcGIS “Extract by Mask” function, input the vector surface file and land use raster file of the study area to get the land use distribution map of the studied flood storage area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据研究整理长江下游地区，耕地为第一大类土地利用类型，其次是林地或水域，最少是草地。随城镇化进程的发展，建设用地的扩展态势十分显著。   一方面呈现出以上海、苏州、无锡、常州、杭州、嘉兴、南京、合肥等为中心向外扩张的特征；另一方面星罗棋布的中小城镇建设用地也在增大，使得南京至上海沿线形成典型的都市连绵地带，长江下游地区不同时期土地利用结构变化的主要特征表现为建设用地的扩张和耕地面积的减少，且两者的变化幅度具有较高的一致性，在过去近40年间，耕地面积减少了12040km2，建设用地面积增加了11835 km2。   林地在1985-1995年呈现增加趋势，在1995-2020年呈现减少趋势，变化并不明显；水域和草地整体呈现出增加趋势。</w:t>
+        <w:t xml:space="preserve">  In the lower reaches of the Yangtze River, arable land is the first major land use type, followed by forest land or water, and grassland is the least. With the development of urbanization, the expansion of construction land is very significant.   On the one hand, it shows the characteristic of expanding outward with Shanghai, Suzhou, Wuxi, Changzhou, Hangzhou, Jiaxing, Nanjing and Hefei as the center; on the other hand, the construction land of the scattered small and medium-sized towns is also increasing, so that a typical urban continuous zone is formed along the line from Nanjing to Shanghai. The main characteristics of the changes in the land-use structure of the Lower Yangtze River region in different periods are the expansion of construction land and the reduction of the arable land, and the two changes are highly consistent. In the past 40 years, the area of arable land has decreased by 12040km.2，The area of land used for construction has increased by 11,835 km.2。   Forest land shows an increasing trend from 1985-1995 and a decreasing trend from 1995-2020, with insignificant changes; waters and grasslands show an overall increasing trend. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1985/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1985/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">长江流域下游地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lower reaches of the Yangtze River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">55.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:55.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.adf,*.txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据时间分辨率：</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Albers Equal Area Conic Projection System </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">长江下游, 土地覆盖, 遥感影像</w:t>
+        <w:t xml:space="preserve">Theme:The lower reaches of the Yangtze River, land cover, remote sensing images</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1985 1990 1995 2000 2005 2010 2015 2020</w:t>
+        <w:t xml:space="preserve">Time:1985 1990 1995 2000 2005 2010 2015 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  长江下游 </w:t>
+        <w:t xml:space="preserve">Place:China,  downstream of the Yangtze River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">121.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商守卫 </w:t>
+        <w:t xml:space="preserve">contributors:SHANG Shouwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">商守卫  </w:t>
+        <w:t xml:space="preserve">author:SHANG Shouwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:SHANG Shouwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">商守卫. 长江下游地区土地利用类型数据集（1985-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6766.2025.</w:t>
+        <w:t xml:space="preserve">SHANG Shouwei. Dataset of land use types in the lower reaches of the Yangtze River (1985-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6766.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>