--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年两当县旅游资源单体核密度分析数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Liangdang County Tourism Resource Individual Kernel Density Analysis Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Liangdang County Tourism Resource Individual Kernel Density Analysis Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7275.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7275.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7275.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集来源于甘肃省陇南市两当县文体广电和旅游局牵头组织的系统性旅游资源普查，旨在科学揭示旅游资源的空间集聚格局。生产方法基于普查获取的权威点位数据，利用ArcGIS平台，通过核密度估计方法，生成连续的资源密度栅格表面。数据核心要素为旅游资源的核密度值，空间范围覆盖两当县全域，时间上对应普查时点的资源现状。密度值依据五级区间进行分级命名与可视化，空间分辨率由分析设定的栅格大小决定，并叠加行政边界作为地理参考。  本数据集将离散资源点转化为连续密度场，直观量化了资源分布的热点与空间结构，弥补了传统统计在空间连续性表达上的不足。主要适用于区域旅游规划、资源开发评估、空间格局分析及相关地理学研究。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  来源于甘肃省陇南市两当县文体广电和旅游局联合多部门及专业技术团队，通过系统性的实地普查、档案整理与空间定位工作获取的旅游资源单体点位数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用ArcGIS 10.8版本软件：输入原始旅游资源点位矢量数据（点要素图层，包含资源位置坐标）；使用ArcGIS空间分析工具箱中的“核密度估计”（Kernel Density Estimation）工具，将离散点位转换为连续密度栅格表面；密度值结果按五级区间进行分级渲染（自然断裂法）；叠加两当县行政边界矢量图层作为地理参考，最终输出为GeoTIFF格式；所用算法：核密度估计（Kernel Density Estimation）。   该数据集为派生数据产品，通过标准空间分析流程将离散资源点转化为连续密度场，用于揭示旅游资源空间集聚格局。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）基础数据质量控制：原始点位数据由官方普查团队通过实地调查、档案核实、多源定位获取，遵循统一国家标准，确保资源分类、定位与属性的规范性和权威性；普查过程包括多轮内部审核与专家复核。   （2）数据加工质量控制：在ArcGIS10.8平台中，严格按照标准工具参数执行核密度分析；处理前后进行目视检查与统计验证（对比原始点位分布与密度热点一致性）；对异常值（孤立点高密度）进行手动复核。   （3）完整产生过程：原始点位数据采集（实地普查+空间定位）→数据清洗与矢量图层构建→ArcGIS核密度估计分析（参数设定+计算）→分级渲染与行政边界叠加→输出数据集。   （4）使用方法：全程采用成熟的ArcGIS空间分析模块，无自定义脚本或非标准算法。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/01/01-2026/01/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/01/01-2026/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省陇南市两当县 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">249.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:249.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">旅游资源, 空间分布, 核密度</w:t>
+        <w:t xml:space="preserve">Theme:Tourism resources, spatial distribution, kernel density</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陇南市,  两当县 </w:t>
+        <w:t xml:space="preserve">Place:Longnan City,  Liangdang County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,88 +1094,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">106.55</w:t>
+              <w:t xml:space="preserve">106.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FE2CE8F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">梁珍珍 </w:t>
+        <w:t xml:space="preserve">contributors:Liang Zhenzhen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高雪琴  </w:t>
+        <w:t xml:space="preserve">author:Gao Xueqin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Gao Xueqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2025A-243</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">旅游网红城市形成机制及长效路径研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">梁珍珍. 2024年两当县旅游资源单体核密度分析数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7275.2026.</w:t>
+        <w:t xml:space="preserve">Liang Zhenzhen. 2024 Liangdang County Tourism Resource Individual Kernel Density Analysis Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7275.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>