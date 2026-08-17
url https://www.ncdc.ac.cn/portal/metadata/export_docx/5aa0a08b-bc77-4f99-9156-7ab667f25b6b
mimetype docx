--- v1 (2026-07-02)
+++ v2 (2026-08-17)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024 Liangdang County Tourism Resource Individual Kernel Density Analysis Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024年两当县旅游资源单体核密度分析数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7275.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024 Liangdang County Tourism Resource Individual Kernel Density Analysis Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7275.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.tourism.db7275.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.TOURISM.DB7275.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集来源于甘肃省陇南市两当县文体广电和旅游局牵头组织的系统性旅游资源普查，旨在科学揭示旅游资源的空间集聚格局。生产方法基于普查获取的权威点位数据，利用ArcGIS平台，通过核密度估计方法，生成连续的资源密度栅格表面。数据核心要素为旅游资源的核密度值，空间范围覆盖两当县全域，时间上对应普查时点的资源现状。密度值依据五级区间进行分级命名与可视化，空间分辨率由分析设定的栅格大小决定，并叠加行政边界作为地理参考。  本数据集将离散资源点转化为连续密度场，直观量化了资源分布的热点与空间结构，弥补了传统统计在空间连续性表达上的不足。主要适用于区域旅游规划、资源开发评估、空间格局分析及相关地理学研究。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  来源于甘肃省陇南市两当县文体广电和旅游局联合多部门及专业技术团队，通过系统性的实地普查、档案整理与空间定位工作获取的旅游资源单体点位数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  采用ArcGIS 10.8版本软件：输入原始旅游资源点位矢量数据（点要素图层，包含资源位置坐标）；使用ArcGIS空间分析工具箱中的“核密度估计”（Kernel Density Estimation）工具，将离散点位转换为连续密度栅格表面；密度值结果按五级区间进行分级渲染（自然断裂法）；叠加两当县行政边界矢量图层作为地理参考，最终输出为GeoTIFF格式；所用算法：核密度估计（Kernel Density Estimation）。   该数据集为派生数据产品，通过标准空间分析流程将离散资源点转化为连续密度场，用于揭示旅游资源空间集聚格局。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  （1）基础数据质量控制：原始点位数据由官方普查团队通过实地调查、档案核实、多源定位获取，遵循统一国家标准，确保资源分类、定位与属性的规范性和权威性；普查过程包括多轮内部审核与专家复核。   （2）数据加工质量控制：在ArcGIS10.8平台中，严格按照标准工具参数执行核密度分析；处理前后进行目视检查与统计验证（对比原始点位分布与密度热点一致性）；对异常值（孤立点高密度）进行手动复核。   （3）完整产生过程：原始点位数据采集（实地普查+空间定位）→数据清洗与矢量图层构建→ArcGIS核密度估计分析（参数设定+计算）→分级渲染与行政边界叠加→输出数据集。   （4）使用方法：全程采用成熟的ArcGIS空间分析模块，无自定义脚本或非标准算法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2026/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2026/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省陇南市两当县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:249.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">249.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">200 m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tourism resources, spatial distribution, kernel density</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">旅游资源, 空间分布, 核密度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Longnan City,  Liangdang County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陇南市,  两当县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1552,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liang Zhenzhen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">梁珍珍 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Gao Xueqin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高雪琴  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Gao Xueqin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高雪琴</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2025A-243</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025A-243</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">旅游网红城市形成机制及长效路径研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liang Zhenzhen. 2024 Liangdang County Tourism Resource Individual Kernel Density Analysis Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7275.2026.</w:t>
+        <w:t xml:space="preserve">梁珍珍. 2024年两当县旅游资源单体核密度分析数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.TOURISM.DB7275.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>