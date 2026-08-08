--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1981-2099年青藏高原多年冻土区高寒草地生态系统对气候变化(RCP2.6,RCP4.5,RCP8.5)的响应</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Response of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in permafrost region of Qinghai Tibet Plateau from 1981 to 2099</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Response of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in permafrost region of Qinghai Tibet Plateau from 1981 to 2099</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0006.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0006.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.66</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为1981-2099年青藏高原多年冻土区高寒草地生态系统对气候变化(RCP2.6,RCP4.5,RCP8.5)的响应数据,使用RCP2.6,RCP4.5以及RCP8.5排放情景下多个GCM输出的大气变量的平均值驱动陆地生态系统模式,模拟1981至2099年间青藏高原多年冻土地区高寒草地生态系统的变化。该模式考虑了多年冻土对气候变化的响应、土壤水热对多年冻土变化的响应、植被和土壤水热的相互作用等过程。本数据集包含了多年冻土环境（活动层厚度、地下水位深度、不同层的土壤温度和湿度等变量）以及生态系统（净第一性生产力，植被碳库、土壤碳库等）,模式时间步长为月,输出数据集时间步长为年,空间分辨率为0.5度。共3个netcdf格式文件。</w:t>
+        <w:t xml:space="preserve">This data set is the response data of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in the permafrost region of the Qinghai Tibet Plateau from 1981 to 2099. The terrestrial ecosystem model is driven by the average values of atmospheric variables output by several GCMS under the emission scenarios of rcp2.6, rcp4.5 and rcp8.5 to simulate the changes of Alpine Grassland Ecosystem in permafrost regions of the Qinghai Tibet Plateau from 1981 to 2099. The model considers the response of permafrost to climate change, the response of soil water and heat to the change of permafrost, and the interaction between vegetation and soil water and heat. The data set includes permafrost environment (active layer thickness, groundwater depth, soil temperature and humidity of different layers) and ecosystem (net primary productivity, vegetation carbon pool, soil carbon pool, etc.), the time step of the model is month, the time step of output data set is year, and the spatial resolution is 0.5 degree. There are three NetCDF files in total. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集使用Dynamic Organic Soil Terrestrial Ecosyste Model (DOS-TEM)来模拟获得。DOS-TEM由4个模块组成，但在青藏高原只使用了环境模块和生态模块。环境模块模拟了土壤的水、热过程，以及地表的径流,蒸散发等。生态模块使用土壤和大气环境变量模拟了大气、植被和土壤间的碳、氮交换以及植被和土壤碳、氮库的变化。</w:t>
+        <w:t xml:space="preserve">This data set was simulated using the dynamic organic soil terrestrial ecosystem model (dos-tem). Dos-tem consists of four modules, but only environmental module and ecological module are used in the Qinghai Tibet Plateau. The environmental module simulates the soil water and heat processes, as well as the surface runoff, evapotranspiration and so on. The ecological module uses soil and atmospheric environmental variables to simulate the exchange of carbon and nitrogen between atmosphere, vegetation and soil, and the changes of carbon and nitrogen pools of vegetation and soil.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">模式以月尺度的大气气温、降水、辐射和水汽压作为输入。TEM系列模式是设计用来模拟植被和土壤的碳、氮库,以及大气-植被-土壤间的碳、氮通量。一般而言不同版本的TEM用月时间步长的大气变量进行驱动,例如大气温度, 辐射,降水和水汽压。 在环境子模式里面月时间步长大气驱动被降尺度到日尺度,该子模式考虑了大气-冠层-积雪和土壤间的辐射和水通量交换。土壤水分和温度每天更新一次。双向Stefan算法用于计算土壤中冻融锋面的位置。土壤水分使用Richard方程进行更新,但假设冻结土壤中水分不变。土壤的冻融状态和水分影响土壤的水、热参数。</w:t>
+        <w:t xml:space="preserve">The model takes monthly atmospheric temperature, precipitation, radiation and vapor pressure as input. TEM series models are designed to simulate the carbon and nitrogen pools of vegetation and soil, and the carbon and nitrogen fluxes between atmosphere, vegetation and soil. In general, different versions of tem are driven by monthly time step atmospheric variables, such as atmospheric temperature, radiation, precipitation and water vapor pressure. In the environmental sub model, the monthly time step atmospheric driving is downscaled to the daily scale, which considers the exchange of radiation and water flux between atmosphere, canopy, snow and soil. Soil moisture and temperature are updated daily. The bidirectional Stefan algorithm is used to calculate the position of freeze-thaw front in soil. Soil moisture was updated using Richard's equation, but it was assumed that the water content in frozen soil was constant. The freeze-thaw state and water content of soil affect soil water and heat parameters.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在单点运行陆地生态系统模式，与实地观测的土壤温度、水分，净第一性生产力、植被碳、氮库以及土壤碳氮库进行了对比，验证了模式的可靠性。土壤温度的验证使用了21个青藏高原气象台站进行了验证,在5,20,40和80cm土壤处，模拟值和观测值的均方根误差分别为1.7,1.7,2.1和2.4度。生态部分使用了青藏高原的五道梁和沱沱河地区观测进行了验证。模拟值和观测值相差约为10%左右。验证部分工作发表在Yi et al., 2013, JGRYi Shuhua,Li Naijie,Xiang Bo,Wang X。</w:t>
+        <w:t xml:space="preserve">The reliability of the first model of soil moisture and nitrogen storage was verified by the field observation of soil moisture and nitrogen. The validation of soil temperature was carried out by 21 meteorological stations on the Qinghai Tibet Plateau. The root mean square errors of simulated and observed values were 1.7, 1.7, 2.1 and 2.4 degrees at 5, 20, 40 and 80 cm soil layers, respectively. The ecological part is verified by the observation in Wudaoliang and Tuotuohe areas of Qinghai Tibet Plateau. The difference between the simulated and observed values is about 10%. The verification work was published in Yi et al., 2013, jgryi Shuhua, Li Naijie, Xiang Bo, Wang X </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1981/01/01-2099/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1981/01/01-2099/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国，青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Tibet Plateau, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">110.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:110.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">气候变化，青藏高原，生产力，碳源汇</w:t>
+        <w:t xml:space="preserve">Theme:Climate change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1981-2099</w:t>
+        <w:t xml:space="preserve">Time:1981-2099</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西藏，青海，青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Tibet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,962 +1185,661 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宜树华 </w:t>
+        <w:t xml:space="preserve">contributors:YI Shuhua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宜树华  </w:t>
+        <w:t xml:space="preserve">author:YI Shuhua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YI Shuhua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01807</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化的生态过程及其对碳循环的影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the Ecological Process of Cryosphere Change and Its Impact on Carbon Cycle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宜树华. 1981-2099年青藏高原多年冻土区高寒草地生态系统对气候变化(RCP2.6,RCP4.5,RCP8.5)的响应. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.66.</w:t>
+        <w:t xml:space="preserve">YI Shuhua. Response of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in permafrost region of Qinghai Tibet Plateau from 1981 to 2099. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.66.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yi Shuhua, Wang Xiaoyun, Qin Yu, Xiang Bo, Ding Yongjian. Responses of alpine grassland on Qinghai–Tibetan plateau to climate warming and permafrost degradation: a modeling perspective[J]. Environmental Research Letters, 2014, 9, (7). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">