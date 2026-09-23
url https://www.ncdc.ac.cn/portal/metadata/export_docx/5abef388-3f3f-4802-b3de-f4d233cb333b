--- v1 (2026-08-08)
+++ v2 (2026-09-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Response of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in permafrost region of Qinghai Tibet Plateau from 1981 to 2099</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1981-2099年青藏高原多年冻土区高寒草地生态系统对气候变化(RCP2.6,RCP4.5,RCP8.5)的响应</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0006.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Response of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in permafrost region of Qinghai Tibet Plateau from 1981 to 2099</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.66</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0006.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.66</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the response data of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in the permafrost region of the Qinghai Tibet Plateau from 1981 to 2099. The terrestrial ecosystem model is driven by the average values of atmospheric variables output by several GCMS under the emission scenarios of rcp2.6, rcp4.5 and rcp8.5 to simulate the changes of Alpine Grassland Ecosystem in permafrost regions of the Qinghai Tibet Plateau from 1981 to 2099. The model considers the response of permafrost to climate change, the response of soil water and heat to the change of permafrost, and the interaction between vegetation and soil water and heat. The data set includes permafrost environment (active layer thickness, groundwater depth, soil temperature and humidity of different layers) and ecosystem (net primary productivity, vegetation carbon pool, soil carbon pool, etc.), the time step of the model is month, the time step of output data set is year, and the spatial resolution is 0.5 degree. There are three NetCDF files in total. </w:t>
+        <w:t xml:space="preserve">本数据集为1981-2099年青藏高原多年冻土区高寒草地生态系统对气候变化(RCP2.6,RCP4.5,RCP8.5)的响应数据,使用RCP2.6,RCP4.5以及RCP8.5排放情景下多个GCM输出的大气变量的平均值驱动陆地生态系统模式,模拟1981至2099年间青藏高原多年冻土地区高寒草地生态系统的变化。该模式考虑了多年冻土对气候变化的响应、土壤水热对多年冻土变化的响应、植被和土壤水热的相互作用等过程。本数据集包含了多年冻土环境（活动层厚度、地下水位深度、不同层的土壤温度和湿度等变量）以及生态系统（净第一性生产力，植被碳库、土壤碳库等）,模式时间步长为月,输出数据集时间步长为年,空间分辨率为0.5度。共3个netcdf格式文件。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set was simulated using the dynamic organic soil terrestrial ecosystem model (dos-tem). Dos-tem consists of four modules, but only environmental module and ecological module are used in the Qinghai Tibet Plateau. The environmental module simulates the soil water and heat processes, as well as the surface runoff, evapotranspiration and so on. The ecological module uses soil and atmospheric environmental variables to simulate the exchange of carbon and nitrogen between atmosphere, vegetation and soil, and the changes of carbon and nitrogen pools of vegetation and soil.</w:t>
+        <w:t xml:space="preserve">本数据集使用Dynamic Organic Soil Terrestrial Ecosyste Model (DOS-TEM)来模拟获得。DOS-TEM由4个模块组成，但在青藏高原只使用了环境模块和生态模块。环境模块模拟了土壤的水、热过程，以及地表的径流,蒸散发等。生态模块使用土壤和大气环境变量模拟了大气、植被和土壤间的碳、氮交换以及植被和土壤碳、氮库的变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The model takes monthly atmospheric temperature, precipitation, radiation and vapor pressure as input. TEM series models are designed to simulate the carbon and nitrogen pools of vegetation and soil, and the carbon and nitrogen fluxes between atmosphere, vegetation and soil. In general, different versions of tem are driven by monthly time step atmospheric variables, such as atmospheric temperature, radiation, precipitation and water vapor pressure. In the environmental sub model, the monthly time step atmospheric driving is downscaled to the daily scale, which considers the exchange of radiation and water flux between atmosphere, canopy, snow and soil. Soil moisture and temperature are updated daily. The bidirectional Stefan algorithm is used to calculate the position of freeze-thaw front in soil. Soil moisture was updated using Richard's equation, but it was assumed that the water content in frozen soil was constant. The freeze-thaw state and water content of soil affect soil water and heat parameters.</w:t>
+        <w:t xml:space="preserve">模式以月尺度的大气气温、降水、辐射和水汽压作为输入。TEM系列模式是设计用来模拟植被和土壤的碳、氮库,以及大气-植被-土壤间的碳、氮通量。一般而言不同版本的TEM用月时间步长的大气变量进行驱动,例如大气温度, 辐射,降水和水汽压。 在环境子模式里面月时间步长大气驱动被降尺度到日尺度,该子模式考虑了大气-冠层-积雪和土壤间的辐射和水通量交换。土壤水分和温度每天更新一次。双向Stefan算法用于计算土壤中冻融锋面的位置。土壤水分使用Richard方程进行更新,但假设冻结土壤中水分不变。土壤的冻融状态和水分影响土壤的水、热参数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The reliability of the first model of soil moisture and nitrogen storage was verified by the field observation of soil moisture and nitrogen. The validation of soil temperature was carried out by 21 meteorological stations on the Qinghai Tibet Plateau. The root mean square errors of simulated and observed values were 1.7, 1.7, 2.1 and 2.4 degrees at 5, 20, 40 and 80 cm soil layers, respectively. The ecological part is verified by the observation in Wudaoliang and Tuotuohe areas of Qinghai Tibet Plateau. The difference between the simulated and observed values is about 10%. The verification work was published in Yi et al., 2013, jgryi Shuhua, Li Naijie, Xiang Bo, Wang X </w:t>
+        <w:t xml:space="preserve">在单点运行陆地生态系统模式，与实地观测的土壤温度、水分，净第一性生产力、植被碳、氮库以及土壤碳氮库进行了对比，验证了模式的可靠性。土壤温度的验证使用了21个青藏高原气象台站进行了验证,在5,20,40和80cm土壤处，模拟值和观测值的均方根误差分别为1.7,1.7,2.1和2.4度。生态部分使用了青藏高原的五道梁和沱沱河地区观测进行了验证。模拟值和观测值相差约为10%左右。验证部分工作发表在Yi et al., 2013, JGRYi Shuhua,Li Naijie,Xiang Bo,Wang X。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1981/01/01-2099/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981/01/01-2099/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai Tibet Plateau, China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国，青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:110.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">110.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Climate change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气候变化，青藏高原，生产力，碳源汇</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1981-2099</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1981-2099</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tibet </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西藏，青海，青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,683 +1458,984 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Shuhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宜树华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Shuhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宜树华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Shuhua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宜树华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01807</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01807</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the Ecological Process of Cryosphere Change and Its Impact on Carbon Cycle</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化的生态过程及其对碳循环的影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Shuhua. Response of alpine grassland ecosystem to climate change (rcp2.6, rcp4.5, rcp8.5) in permafrost region of Qinghai Tibet Plateau from 1981 to 2099. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.66.</w:t>
+        <w:t xml:space="preserve">宜树华. 1981-2099年青藏高原多年冻土区高寒草地生态系统对气候变化(RCP2.6,RCP4.5,RCP8.5)的响应. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.66.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yi Shuhua, Wang Xiaoyun, Qin Yu, Xiang Bo, Ding Yongjian. Responses of alpine grassland on Qinghai–Tibetan plateau to climate warming and permafrost degradation: a modeling perspective[J]. Environmental Research Letters, 2014, 9, (7). </w:t>
+        <w:t xml:space="preserve">Yi Shuhua, Wang Xiaoyun, Qin Yu, Xiang Bo, Ding Yongjian. Responses of alpine grassland on Qinghai–Tibetan plateau to climate warming and permafrost degradation: a modeling perspective[J]. Environmental Research Letters, 2014, 9(7).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>