--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国 1:400万植被图（1976年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:4 Million Vegetation Map of China (1976)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:4 Million Vegetation Map of China (1976)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2977.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2977.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1562</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自1972年5月至1976年7月历时五年完成的。在制订图例和具体编图过程中,参考了我国1949年以后的绝大部分植被考察资料(包括图件和文字资料),举行了十几次所内外有关研究人员参加的制图讨论会。在编图工作完成后的发排期间,又补充了许多新的考察资料,特别是西藏西部地区的植被资料。</w:t>
+        <w:t xml:space="preserve">This map was compiled over a five-year period from May 1972 to July 1976. During the development of the legend and cartographic process, it incorporated the majority of post-1949 vegetation survey data from China (including cartographic materials and textual records) and underwent over a dozen cartographic workshops involving researchers both within and outside the compiling institution. Prior to final publication, additional newly acquired survey data—particularly vegetation records from western Tibet—were integrated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本图的性质基本上是属于现状植被图，包括自然植被和农业植被两部分，自然植被的图例是按照七个植被群系纲组排列的，他们主要是根据植物群落的外貌并结合一定的生态特征而划分的。农业植被群落的概念，同自然植物群落一样，也具有一定的生活型（外貌、结构、层片),种类组成和一定的生态地段。</w:t>
+        <w:t xml:space="preserve"> The map primarily represents current vegetation, comprising both natural and agricultural vegetation systems. The natural vegetation legend is organized into seven vegetation formation classes, categorized based on plant community physiognomy and ecological characteristics. Agricultural vegetation communities are defined similarly to natural communities, possessing specific life forms (physiognomy, structure, synusia), species composition, and distinct ecological habitats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1990年,中国科学院地理研究所资源与环境信息系统国家重点实验室完成了该图的数字化工作,并撰写了相关的数据说明文档,数字化后的数据也采用等积圆锥投影,并可利用GIS软件转换为其他投影。</w:t>
+        <w:t xml:space="preserve"> In 1990, the State Key Laboratory of Resources and Environmental Information Systems at the Institute of Geography, Chinese Academy of Sciences, digitized this map and produced accompanying metadata documentation. The digitized data adopt an equal-area conic projection and can be reprojected into other coordinate systems using GIS software.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包括1个e00格式的矢量文件,中国植被编码设计说明, 数据集说明,植被数据层属性数据表和扫描的《中华人民共和国植被图--简要说明》等文件。</w:t>
+        <w:t xml:space="preserve"> The dataset includes:A vector file in E00 format、Vegetation Coding Scheme Documentation for China、Dataset documentation、Attribute table for the vegetation data layer and Scanned copy of the Brief Description of the Vegetation Map of the People's Republic of China. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1979/01/01-1979/12/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1979/01/01-1979/12/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">58.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:58.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被, 1：400万, 植被覆盖</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation, 1:4 million, vegetation coverage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1972 1973 1974 1975 1976</w:t>
+        <w:t xml:space="preserve">Time:1972 1973 1974 1975 1976</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  中国区域 </w:t>
+        <w:t xml:space="preserve">Place:China,  China region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">候学煜 </w:t>
+        <w:t xml:space="preserve">contributors:Hou xueyu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">候学煜  </w:t>
+        <w:t xml:space="preserve">author:Hou xueyu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  孙世洲  </w:t>
+        <w:t xml:space="preserve">,  Sun shizhou </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Hou xueyu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">候学煜. 中国 1:400万植被图（1976年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1562.</w:t>
+        <w:t xml:space="preserve">Hou xueyu. 1:4 Million Vegetation Map of China (1976). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1562.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>