--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1975-2024年典型区荒漠化数据集(敦煌、民勤、奈曼)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Desertification Dataset of Typical Areas (Naiman, Minqin, Dunhuang) from 1975 to 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Desertification Dataset of Typical Areas (Naiman, Minqin, Dunhuang) from 1975 to 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7162.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7162.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DESERTIFICATION.DB7162.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为奈曼（P121R030）、敦煌（P137R032）、民勤（P131R033）县域所在Landsat卫星轨道号的图像上选定125*125km2范围作为典型区，以Landsat系列卫星图像作为数据源，采用面向对象的分类方法结合1:10万比例尺成图要求，对1975-2024年六期荒漠化进行专题制图。数据格式为Shape file，投影系统采用基于 WGS84 基准的 ALBERS 等面积投影。属性表中Class_name字段为荒漠化编码。</w:t>
+        <w:t xml:space="preserve">    This dataset is selected from the Landsat satellite orbit images of Naiman (P121R030), Dunhuang (P137R032), and Minqin (P131R033) counties, with a typical area of 125 * 125km2. Landsat series satellite images are used as the data source, and an object-oriented classification method combined with a 1:100000 scale mapping requirement is used to conduct thematic mapping of desertification in the six periods from 1975 to 2024. The data format is Shape file, and the projection system adopts ALBERS equal area projection based on WGS84 benchmark. The Classname field in the attribute table is the desertification code. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以Landsat系列卫星影像为数据源，其中1975年采用MSS影像，1990年、2000年、2010年采用TM影像，2020年和2024年采用OLI影像。</w:t>
+        <w:t xml:space="preserve">    Using Landsat series satellite imagery as the data source, MSS imagery was used in 1975, TM imagery was used in 1990, 2000, and 2010, and OLI imagery was used in 2020 and 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用面向对象的决策树分类方法提取荒漠化信息，变化检测采用基于光谱特征相似度的变化监测方法。</w:t>
+        <w:t xml:space="preserve">    Adopting an object-oriented decision tree classification method to extract desertification information, and using a change monitoring method based on spectral feature similarity for change detection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  从所有提取的荒漠化图斑中随机抽取5%的样本，通过人工目视判读对图斑的荒漠化类型 进行逐斑核验，总体精度超过 95%。</w:t>
+        <w:t xml:space="preserve">    Randomly select 5% of the extracted desertification patches and perform spot by spot verification of the desertification type through manual visual interpretation, with an overall accuracy of over 95%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1975/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1975/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">奈曼，民勤，敦煌 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Naiman, Minqin, Dunhuang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">38.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:38.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">荒漠化, Landsat, 面向对象, 1975-2024</w:t>
+        <w:t xml:space="preserve">Theme:Desertification, Landsat, Object Oriented, 1975-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1975-2024</w:t>
+        <w:t xml:space="preserve">Time:1975-2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  奈曼,  民勤,  敦煌 </w:t>
+        <w:t xml:space="preserve">Place:China,  Naiman,  Minqin,  Dunhuang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">121.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋翔 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋翔  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2020YFA0608400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">荒漠化对气候变化的响应与反馈及其生态效应</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋翔. 1975-2024年典型区荒漠化数据集(敦煌、民勤、奈曼). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7162.2026.</w:t>
+        <w:t xml:space="preserve">. Desertification Dataset of Typical Areas (Naiman, Minqin, Dunhuang) from 1975 to 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7162.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>