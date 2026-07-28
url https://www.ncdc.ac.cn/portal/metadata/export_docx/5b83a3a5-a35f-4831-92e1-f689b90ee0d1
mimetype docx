--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of Luoyugou watershed in the third sub region of Loess Hilly and gully region from 1985 to 1990</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1985-1990年黄土丘陵沟壑区第三副区罗玉沟流域降水观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0007.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of Luoyugou watershed in the third sub region of Loess Hilly and gully region from 1985 to 1990</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.45</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0007.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;This data set includes 26 rainfall stations (zhaojiawan, xijiazhai, Fenghuangshan, liaojiachen, yaojiagou, shishanxia, lujiagou, jianjiashan, pujiawan, diaogoumen, shangcao, xiaru, Mazhou, xiongjizhai, Majiazhuang, sujiashan, Hejiawan, Shijiawan, liujiahe, Zhaojiahe, Majiashan, Tangjiahe) in Luoyugou watershed of Loess Hilly and gully region from 1985 to 1990 The precipitation observation data of Xujiashan, dishuiya, Huangcheng and luoyugoukou). SM1 ordinary rain gauge, dsj2 siphon rain gauge and SL-1 self recording rain gauge were used for observation. This data set includes daily precipitation scale, precipitation extract table, time maximum precipitation table (1) and successive flood precipitation observation results table. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">本数据集为1985-1990年黄土丘陵沟壑区第三副区罗玉沟流域26个雨量站（赵家湾、席家寨、凤凰山、廖家陷、姚家沟、石山下、录家沟、坚家山、蒲家湾、吊沟门、上草、下茹、马周、兄集寨、马家庄、苏家山、何家湾、师家湾、刘家河、赵家河、马家山、唐家河、徐家山、滴水崖、皇城、罗玉沟口）的降水观测数据。采用SM1型普通雨量器、DSJ2虹吸式雨量计和SL-1型自记雨量计进行观测。本数据集包括逐日降水量表、降水量摘录表、时段最大降水量表（1）、逐次洪水降水量观测成果表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation; artificial timing observation; manual extraction and compilation of data. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">仪器连续观测；人工定时观测；人工摘录整编数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The annual observation of ordinary rain gauge includes 4-segment system excerpt in flood season (May to October) and 2-segment system in non flood season, and 24 segment system in flood season observation of rain gauge. The rain gauge is calibrated before the flood season, and the normal rainfall gauge is used to interpolate the abnormal value in the observation process. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">普通雨量器全年观测，汛期（5～10月）4段制摘录，非汛期2段制摘录；雨量计汛期观测，24段制摘录。雨量计汛前进行仪器校准，观测过程中出现异常值使用普通雨量器观测值插补。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The precipitation observation data shall be observed, sorted and compiled in strict accordance with the provisions of "precipitation observation specification" (SL21). Observation data shall be measured, calculated, sorted and analyzed in accordance with the requirements of "four follow-up". Errors and unreasonable records of observation shall be handled and corrected in time, and remarks shall be made. During the compilation and input of observation data, four levels of manual verification (tabulation, primary calibration, re calibration and audit) are carried out to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">降水量观测数据严格按照“降水量观测规范”（SL21）的规定进行观测、整理、整编。观测资料按照“四随”要求，随测、随算、随整理、随分析，发现观测的差错和不合理记录，及时进行处理、改正，并备注说明。观测数据整编录入过程中经过四级人工校核（制表、初校、复校、审核），确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1985/01/01-1990/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985/01/01-1990/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Luoyugou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省天水市秦州区罗玉沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1895.3m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1895.3m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1190.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Daily precipitation, Luoyugou basin, monthly precipitation, annual precipitation, period precipitation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日降水量, 罗玉沟流域, 月降水量, 年降水量, 时段降水量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1985 1986 1987 1988 1989</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1985 1986 1987 1988 1989</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinzhou District,  Luoyugou basin,  Tianshui City,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">秦州区,  罗玉沟流域,  天水市,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:18993127941</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18993127941</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu Xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Precipitation observation data set of Luoyugou watershed in the third sub region of Loess Hilly and gully region from 1985 to 1990. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.45.</w:t>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 1985-1990年黄土丘陵沟壑区第三副区罗玉沟流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.45.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>