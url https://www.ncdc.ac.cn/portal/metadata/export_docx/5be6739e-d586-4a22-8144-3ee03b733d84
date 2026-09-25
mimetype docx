--- v0 (2026-06-27)
+++ v1 (2026-09-25)
@@ -2185,53 +2185,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cui Duo, Yang Siyao, Song Xuanren, Huang Xiaoting, Duan Cuncun, Ji Mingrui, Li Zhongyan, Yu Siqi, Deng Zhu, Ke Piyu, Dou Xinyu, Sun Taochun, Liu Zhu. Monthly methane emissions in Chinese mainland provinces from 2013–2022[J/OL]. Scientific Data, 2025-06-05, 12, (1):948. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s41597-025-05107-4.</w:t>
+        <w:t xml:space="preserve">Cui Duo, Yang Siyao, Song Xuanren, Huang Xiaoting, Duan Cuncun, Ji Mingrui, Li Zhongyan, Yu Siqi, Deng Zhu, Ke Piyu, Dou Xinyu, Sun Taochun, Liu Zhu. Monthly methane emissions in Chinese mainland provinces from 2013–2022[J/OL]. Scientific Data, 2025-06-05, 12(1): 948. DOI: 10.1038/s41597-025-05107-4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>