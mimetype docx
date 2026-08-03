--- v0 (2026-05-03)
+++ v1 (2026-08-03)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：张掖-盈科-花寨子飞行区机载成像光谱仪OMIS-II数据集（2008年6月4日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: omis-ii data set of airborne imaging spectrometer in Zhangye Yingke huazhaizi flight area (June 4, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: omis-ii data set of airborne imaging spectrometer in Zhangye Yingke huazhaizi flight area (June 4, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1726.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1726.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为机载OMIS-II传感器于2008年06月04日获取，地点在张掖-大满-花寨子飞行区。因为OMIS-II为扫描成像传感器，原始数据受辐射畸变比较明显，且飞机姿态变化的影响，图像内相邻像元空间位置关系不稳定，所以这里发布的是经过辐射校正，辐射定标和几何粗校正后的数据。   辐射校正采用矩匹配（moment match）方法，可以消除辐射响应非均匀性、条带噪声和smile现象。辐射定标采用飞行前实验室内测量的定标系数，定标单位是W/(m^2·sr·um)。   几何粗校正利用了与图像同步获取的POS数据进行了航带图像的重建，图像目视质量有了很大的提高。几何粗校正图像需要利用几何控制点进行几何精校正之后才能与其他带地理坐标的数据配套，这里提供每一条航带的几何控制点，用户可以自己进行几何精校正。作为例子，这里提供盈科绿洲站和花寨子荒漠站周边的几何精校正和大气校正图像。   另外，因为OMIS-II传感器扫描总视场达到73°，而飞机的窗口较小，所以扫描线左右两端受到机舱的遮挡，虽然经过辐射校正对图像有所恢复，但还是推荐只使用中部未受遮挡的图像。未经几何粗校正的OMIS-II原始数据和同步获取的短波红外高光谱（SWPHI）原始数据存档，需提交申请并通过审批后才能获得。几何粗校正处理时间为2008年10月，辐射校正和定标处理时间为2010年1月。</w:t>
+        <w:t xml:space="preserve">This data set was acquired by airborne omis-ii sensor on June 4, 2008 in Zhangye Daman huazhaizi flight area. Because omis-ii is a scanning imaging sensor, the original data is obviously affected by radiation distortion and the change of aircraft attitude, and the spatial position relationship of adjacent pixels in the image is unstable, so the data released here is the data after radiation correction, radiation calibration and geometric coarse correction. The radiation correction adopts the moment match method, which can eliminate the non-uniformity of radiation response, strip noise and smile phenomenon. Radiometric calibration adopts the calibration coefficient measured in the laboratory before flight, and the calibration unit is w / (m ^ 2 · SR · UM). Geometric coarse correction uses POS data obtained synchronously with the image to reconstruct the aerial belt image, and the visual quality of the image has been greatly improved. The geometric coarse correction image can only be matched with other data with geographical coordinates after geometric fine correction by using geometric control points. The geometric control points of each navigation belt are provided here, and the user can carry out geometric fine correction by himself. As an example, the geometric fine correction and atmospheric correction images around Yingke oasis station and huazhaizi desert station are provided here. In addition, because the total scanning field of view of omis-ii sensor reaches 73 ° and the window of the aircraft is small, the left and right ends of the scanning line are blocked by the cabin. Although the image is restored after radiation correction, it is recommended to only use the image in the middle that is not blocked. The omis-ii original data without geometric coarse correction and the synchronously obtained short wave infrared hyperspectral (swphi) original data shall be archived, which can be obtained only after the application is submitted and approved. The processing time of geometric rough correction is October 2008, and the processing time of radiation correction and calibration is January 2010. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年6月4日，在张掖-大满-花寨子飞行区。开展了成像光谱仪OMIS-II航空飞行试验。地面同步观测变量主要为地表温度。本数据可为机载－星载遥感数据的地表温度反演和验证提供基本的数据集。</w:t>
+        <w:t xml:space="preserve">  On June 4, 2008, in Zhangye Daman huazhaizi flight area. The aerial flight test of imaging spectrometer omis-ii was carried out. The main variable of ground synchronous observation is surface temperature. This data can provide a basic data set for surface temperature inversion and verification of airborne satellite remote sensing data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  几何粗校正处理时间为2008年10月，辐射校正和定标处理时间为2010年1月。</w:t>
+        <w:t xml:space="preserve"> The processing time of geometric rough correction is October 2008, and the processing time of radiation correction and calibration is January 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/17-2008/06/17</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/17-2008/06/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区,张掖市加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis and intensive observation area of Zhangye City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">17.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:17.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">成像光谱仪OMIS-II, 机载, 地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Imaging spectrometer omis-ii, airborne, ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  花寨子荒漠加密观测区,  中游干旱水文试验区,  盈科绿洲加密观测区,  张掖市加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  huazhaizi desert intensive observation area,  drought hydrological test area in the middle reaches,  Yingke oasis intensive observation area,  Zhangye intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李新,  马明国 </w:t>
+        <w:t xml:space="preserve">contributors:LI Xin,  Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李新,马明国. 黑河综合遥感联合试验：张掖-盈科-花寨子飞行区机载成像光谱仪OMIS-II数据集（2008年6月4日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.18.</w:t>
+        <w:t xml:space="preserve">LI Xin, Ma mingguo. Heihe integrated remote sensing joint test: omis-ii data set of airborne imaging spectrometer in Zhangye Yingke huazhaizi flight area (June 4, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.18.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>