--- v0 (2026-07-11)
+++ v1 (2026-08-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年祁连山黑河国家级重点预防区植被覆盖度数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Vegetation coverage data set of Heihe national key prevention area in Qilian Mountains in 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vegetation coverage data set of Heihe national key prevention area in Qilian Mountains in 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6952.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6952.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6952.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2024年祁连山黑河国家级重点预防区植被覆盖度数据集包括内蒙古自治区额济纳旗，甘肃省永登县、天祝县、甘州区、肃南县、民乐县、临泽县、高台县、金塔县，青海省门源回族自治县、祁连县2024年的植被覆盖度统计表和植被覆盖度图，基于空间分辨率为2米的卫星遥感影像加工获得，保存格式为xlsx。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;The vegetation coverage data set of Heihe national key prevention area in Qilian Mountain in 2024 includes the vegetation coverage statistical tables of Ejina Banner, Inner Mongolia Autonomous Region, Yongdeng County, Tianzhu County, Ganzhou District, Sunan County, Minle County, Linze County, Gaotai County, Jinta County, Menyuan Hui Autonomous County and Qilian County in Gansu Province in 2024, based on the processing of satellite remote sensing image with spatial resolution of 2m, The storage format is xlsx.&lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.土地利用数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。 2.植被数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。 3.1:5万DEM主要从水利部信息中心获取。</w:t>
+        <w:t xml:space="preserve">&lt;ol&gt; The data sources of land use are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources. 2. Vegetation data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources. 3.1:50000 DEM is mainly obtained from the information center of the Ministry of water resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.基于土地利用、植被覆盖度和坡度等专题图，利用ArcGIS软件进行叠加运算，根据划分规则对土壤侵蚀强度进行等级划分。 2.其中土地利用加工方法为基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。最后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。 3.植被覆盖度加工方法为基于遥感估算的方法，利用归一化植被指数（NDVI）采用像元二分模型法进行植被盖度估算。首先利用多光谱影像的近红外波段与红波段数据计算每个像元的NDVI，然后使用模型计算整个区域植被覆盖度，并根据划分规则对植被覆盖度进行等级划分，最后使用该区域遥感解译得到的土地利用类型数据和基于遥感估算得到的植被覆盖度数据做叠加运算，获得每个像元的植被覆盖度信息。 4.坡度数据加工方法为基于1:5万DEM提取得到。</w:t>
+        <w:t xml:space="preserve">&lt;ol&gt; Based on the thematic maps of land use, vegetation coverage and slope, the soil erosion intensity was graded by ArcGIS software. 2. The land use processing method is based on ecognition software platform, using the method of object-oriented computer automatic classification and manual visual interpretation to extract the land use data of the study area year by year. Finally, three methods are used to verify the accuracy of the data: field sample point survey, high-resolution image recognition and Google Earth sample point recognition. 3. The processing method of vegetation coverage is based on remote sensing estimation, and the normalized vegetation index (NDVI) is used to estimate the vegetation coverage by pixel dichotomy model. First, the NDVI of each pixel is calculated by using the near-infrared and red band data of multispectral images. Then, the model is used to calculate the vegetation coverage of the whole region, and the vegetation coverage is classified according to the classification rules. Finally, the land use type data obtained from remote sensing interpretation and the vegetation coverage data obtained from remote sensing estimation are used for superposition operation, The vegetation coverage information of each pixel was obtained. 4. Slope data processing method is based on 1:50000 DEM extraction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.基于土地利用、植被覆盖度和坡度等专题图，利用ArcGIS软件进行叠加运算，根据划分规则对土壤侵蚀强度进行等级划分。 2.其中土地利用加工方法为基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。最后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。 3.植被覆盖度加工方法为基于遥感估算的方法，利用归一化植被指数（NDVI）采用像元二分模型法进行植被盖度估算。首先利用多光谱影像的近红外波段与红波段数据计算每个像元的NDVI，然后使用模型计算整个区域植被覆盖度，并根据划分规则对植被覆盖度进行等级划分，最后使用该区域遥感解译得到的土地利用类型数据和基于遥感估算得到的植被覆盖度数据做叠加运算，获得每个像元的植被覆盖度信息。 4.坡度数据加工方法为基于1:5万DEM提取得到。</w:t>
+        <w:t xml:space="preserve">&lt;ol&gt; Based on the thematic maps of land use, vegetation coverage and slope, the soil erosion intensity was graded by ArcGIS software. 2. The land use processing method is based on ecognition software platform, using the method of object-oriented computer automatic classification and manual visual interpretation to extract the land use data of the study area year by year. Finally, three methods are used to verify the accuracy of the data: field sample point survey, high-resolution image recognition and Google Earth sample point recognition. 3. The processing method of vegetation coverage is based on remote sensing estimation, and the normalized vegetation index (NDVI) is used to estimate the vegetation coverage by pixel dichotomy model. First, the NDVI of each pixel is calculated by using the near-infrared and red band data of multispectral images. Then, the model is used to calculate the vegetation coverage of the whole region, and the vegetation coverage is classified according to the classification rules. Finally, the land use type data obtained from remote sensing interpretation and the vegetation coverage data obtained from remote sensing estimation are used for superposition operation, The vegetation coverage information of each pixel was obtained. 4. Slope data processing method is based on 1:50000 DEM extraction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山黑河国家级重点预防区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:National key prevention area of Heihe River in Qilian Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被覆盖度统计表，高、中高、中、中低、低林草不同覆盖度面积及比例</w:t>
+        <w:t xml:space="preserve">Theme:Statistical table of vegetation coverage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山黑河国家级重点预防区，内蒙古自治区，甘肃省，青海省 </w:t>
+        <w:t xml:space="preserve">Place:Heihe national key prevention area of Qilian Mountain </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2024年祁连山黑河国家级重点预防区植被覆盖度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6952.2025.</w:t>
+        <w:t xml:space="preserve">. Vegetation coverage data set of Heihe national key prevention area in Qilian Mountains in 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6952.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>