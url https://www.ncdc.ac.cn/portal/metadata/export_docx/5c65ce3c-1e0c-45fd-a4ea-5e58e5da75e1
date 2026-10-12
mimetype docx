--- v1 (2026-08-28)
+++ v2 (2026-10-12)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vegetation coverage data set of Heihe national key prevention area in Qilian Mountains in 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024-2025年祁连山黑河国家级重点预防区植被覆盖度数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6952.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2024-2025 Dataset of Vegetation Coverage in the Qilian Mountains Heihe National Key Prevention Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6952.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db6952.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB6952.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The vegetation coverage data set of Heihe national key prevention area in Qilian Mountain in 2024 includes the vegetation coverage statistical tables of Ejina Banner, Inner Mongolia Autonomous Region, Yongdeng County, Tianzhu County, Ganzhou District, Sunan County, Minle County, Linze County, Gaotai County, Jinta County, Menyuan Hui Autonomous County and Qilian County in Gansu Province in 2024, based on the processing of satellite remote sensing image with spatial resolution of 2m, The storage format is xlsx.&lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">2024-2025年祁连山黑河国家级重点预防区植被覆盖度数据集包括内蒙古自治区额济纳旗，甘肃省永登县、天祝县、甘州区、肃南县、民乐县、临泽县、高台县、金塔县，青海省门源回族自治县、祁连县2024-2025年的植被覆盖度统计表和植被覆盖度图，基于空间分辨率为2米的卫星遥感影像加工获得，保存格式为xlsx。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;ol&gt; The data sources of land use are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources. 2. Vegetation data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources. 3.1:50000 DEM is mainly obtained from the information center of the Ministry of water resources.</w:t>
+        <w:t xml:space="preserve">基于资源系列、高分系列等分辨率为2m的卫星遥感影像，从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;ol&gt; Based on the thematic maps of land use, vegetation coverage and slope, the soil erosion intensity was graded by ArcGIS software. 2. The land use processing method is based on ecognition software platform, using the method of object-oriented computer automatic classification and manual visual interpretation to extract the land use data of the study area year by year. Finally, three methods are used to verify the accuracy of the data: field sample point survey, high-resolution image recognition and Google Earth sample point recognition. 3. The processing method of vegetation coverage is based on remote sensing estimation, and the normalized vegetation index (NDVI) is used to estimate the vegetation coverage by pixel dichotomy model. First, the NDVI of each pixel is calculated by using the near-infrared and red band data of multispectral images. Then, the model is used to calculate the vegetation coverage of the whole region, and the vegetation coverage is classified according to the classification rules. Finally, the land use type data obtained from remote sensing interpretation and the vegetation coverage data obtained from remote sensing estimation are used for superposition operation, The vegetation coverage information of each pixel was obtained. 4. Slope data processing method is based on 1:50000 DEM extraction.</w:t>
+        <w:t xml:space="preserve">水土流失动态监测融合遥感监测、野外调查、模型计算和统计分析等多种技术手段开展水土流失的因子提取、模数计算和动态分析评价。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;ol&gt; Based on the thematic maps of land use, vegetation coverage and slope, the soil erosion intensity was graded by ArcGIS software. 2. The land use processing method is based on ecognition software platform, using the method of object-oriented computer automatic classification and manual visual interpretation to extract the land use data of the study area year by year. Finally, three methods are used to verify the accuracy of the data: field sample point survey, high-resolution image recognition and Google Earth sample point recognition. 3. The processing method of vegetation coverage is based on remote sensing estimation, and the normalized vegetation index (NDVI) is used to estimate the vegetation coverage by pixel dichotomy model. First, the NDVI of each pixel is calculated by using the near-infrared and red band data of multispectral images. Then, the model is used to calculate the vegetation coverage of the whole region, and the vegetation coverage is classified according to the classification rules. Finally, the land use type data obtained from remote sensing interpretation and the vegetation coverage data obtained from remote sensing estimation are used for superposition operation, The vegetation coverage information of each pixel was obtained. 4. Slope data processing method is based on 1:50000 DEM extraction. </w:t>
+        <w:t xml:space="preserve">严格遵循国家技术标准、规程和规范，保证数据采集、信息提取和数据整(汇)编的质量。水利部水土保持监测中心针对影像处理、信息提取、数据分析、成果验收、成果整( 汇) 编、数据库管理等环节，组织开展数据的抽查检验、分析评估和审核等。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:National key prevention area of Heihe River in Qilian Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山黑河国家级重点预防区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical table of vegetation coverage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被覆盖度统计表，高、中高、中、中低、低林草不同覆盖度面积及比例</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe national key prevention area of Qilian Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山黑河国家级重点预防区，内蒙古自治区，甘肃省，青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Vegetation coverage data set of Heihe national key prevention area in Qilian Mountains in 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6952.2025.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2024-2025年祁连山黑河国家级重点预防区植被覆盖度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB6952.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>