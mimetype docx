--- v0 (2026-05-07)
+++ v1 (2026-09-19)
@@ -2667,117 +2667,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（1） 冯起，常宗强，席海洋等. 基于碳氮循环的中蒙荒漠生态脆弱区生态系统对全球变化响应研究[J]. 地球科学进展, 2022, 37, (11): 1101-1114. </w:t>
+        <w:t xml:space="preserve">（1） 冯起，常宗强，席海洋等. 基于碳氮循环的中蒙荒漠生态脆弱区生态系统对全球变化响应研究[J]. 地球科学进展, 2022, 37(11): 1101-1114.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（2） 冯起，白光祖，李宗省等. 加快构建西北地区生态保护新格局[J]. 中国科学院院刊, 2022, 37, (10): 1457-1470. </w:t>
+        <w:t xml:space="preserve">冯起 白光祖,李宗省等. 加快构建西北地区生态保护新格局[J]. 中国科学院院刊, 2022, 37(10): 1457-1470.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（3） Li Yongge，Liu Wei，Feng Qi，et al. Effects of land use and land cover change on soil organic carbon storage in the Hexi Regions, Northwest China[J]. Journal of Environmental Management, 2022, 312:114911. </w:t>
+        <w:t xml:space="preserve">（3） LiYongge，LiuWei，FengQi，etal. Effects of land use and land cover change on soil organic carbon storage in the Hexi Regions, Northwest China[J]. Journal of Environmental Management, 2022, 312: 114911.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">（4） Zhu Meng，Feng Qi，Qin Yanyan，et al. The role of topography in shaping the spatial patterns of soil organic carbon[J]. CATENA, 2019, 176: 296-305. </w:t>
+        <w:t xml:space="preserve">（4） ZhuMeng，FengQi，QinYanyan，etal. The role of topography in shaping the spatial patterns of soil organic carbon[J]. CATENA, 2019, 176: 296-305.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>