--- v0 (2026-05-26)
+++ v1 (2026-07-11)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对流层顶折叠是平流层向对流层输送（STT）的核心主导机制，显著影响对流层臭氧、区域空气质量与天气过程。但目前仍缺乏中国区域多年高分辨率对流层顶折叠数据集。为填补这一空白，本数据基于 ERA5 再分析资料，采用三维识别标定方法，构建了2014-2023 年中国及周边地区对流层顶折叠完备数据集。   该数据集具备10 年连续时序覆盖，同时拥有业界罕见的0.25°×0.25° 高空间分辨率，逐小时时间分辨率，可支撑精细解析区域内对流层顶折叠的时空演变特征。通过与全球同类数据集比对、多组平流层侵入个例验证，证实本数据集精度可靠，可完整捕捉对流层顶折叠事件的生消演变过程。   该高分辨率数据集既与以往大尺度气候态研究结果一致，又能刻画传统低分辨率数据被平滑掉的精细空间结构。同时数据集揭示了中国区域对流层顶折叠独特的时空分布规律：中国对流层顶折叠事件冬春季频发、夏秋季频次显著偏低；空间上，浅层折叠集中在副热带急流带；中等强度折叠冬季高发区位于青藏高原、四川盆地；深层折叠虽发生频次较低，但对包含青藏高原在内的中国西南地区影响显著，可明显改变近地面臭氧浓度。   本数据集可为深入研究平流层-对流层输送机理、气候态特征，以及对流层顶折叠对近地面大气组分、极端天气的影响提供可靠基础数据，是大气科学领域极具价值的共享资源。</w:t>
+        <w:t xml:space="preserve">  对流层顶折叠是平流层向对流层输送（STT）的核心主导机制，显著影响对流层臭氧、区域空气质量与天气过程。但目前仍缺乏中国区域多年高分辨率对流层顶折叠数据集。为填补这一空白，本数据基于 ERA5 再分析资料，采用三维识别标定方法，构建了2014-2023 年中国及周边地区对流层顶折叠完备数据集。   该数据集具备10 年连续时序覆盖，同时拥有业界罕见的0.25°×0.25° 高空间分辨率，逐小时时间分辨率，可支撑精细解析区域内对流层顶折叠的时空演变特征。通过与全球同类数据集比对、多组平流层入侵个例验证，证实本数据集精度可靠，可完整捕捉对流层顶折叠事件的生消演变过程。   该高分辨率数据集既与以往大尺度气候态研究结果一致，又能刻画传统低分辨率数据被平滑掉的精细空间结构。同时数据集揭示了中国区域对流层顶折叠独特的时空分布规律：中国对流层顶折叠事件冬春季频发、夏秋季频次显著偏低；空间上，浅层折叠集中在副热带急流带；中等强度折叠冬季高发区位于青藏高原、四川盆地；深层折叠虽发生频次较低，但对包含青藏高原在内的中国西南地区影响显著，可明显改变近地面臭氧浓度。   本数据集可为深入研究平流层-对流层输送机理、气候态特征，以及对流层顶折叠对近地面大气组分、极端天气的影响提供可靠基础数据，是大气科学领域极具价值的共享资源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -1708,99 +1708,189 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">曹乐 </w:t>
+        <w:t xml:space="preserve">曹乐,  杨愈佳,  徐力强,  王梦珂,  杨清健,  张郁青,  张天奇,  雷秀丽,  苗江鹏,  赵天良 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元数据作者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">曹乐  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  杨愈佳  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  徐力强  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  王梦珂  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  杨清健  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  张郁青  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  张天奇  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  雷秀丽  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  苗江鹏  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  赵天良  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2159,51 +2249,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">曹乐. 中国及周边地区对流层顶折叠完备数据集（2014-2023 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.atmosphere.db7400.2026.</w:t>
+        <w:t xml:space="preserve">曹乐,杨愈佳,徐力强,王梦珂,杨清健,张郁青,张天奇,雷秀丽,苗江鹏,赵天良. 中国及周边地区对流层顶折叠完备数据集（2014-2023 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.atmosphere.db7400.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>