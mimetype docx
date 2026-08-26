--- v1 (2026-07-11)
+++ v2 (2026-08-26)
@@ -2340,53 +2340,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Y, Cao L, Xu L, Wang M, Yang Q, Zhang Y, Zhang T, Lei X, Miao J, Zhao T. A high-resolution tropopause folding dataset over China from 2014–2023[J/OL]. Earth Syst. Sci. Data, 2026-04-17, 18, (4): 2689-2702. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-2689-2026.</w:t>
+        <w:t xml:space="preserve">Yang Y, Cao L, Xu L, Wang M, Yang Q, Zhang Y, Zhang T, Lei X, Miao J, Zhao T. A high-resolution tropopause folding dataset over China from 2014–2023[J/OL]. Earth Syst. Sci. Data, 2026-04-17, 18(4): 2689-2702. DOI: 10.5194/essd-18-2689-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>