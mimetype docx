--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,1183 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄土丘陵沟壑区第三副区桥子沟流域地理信息数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Geographic information data set of qiaozigou watershed in the third sub region of Loess Hilly and Gully Region</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geographic information data set of qiaozigou watershed in the third sub region of Loess Hilly and Gully Region</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0013.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0013.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2020.68</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为黄土丘陵沟壑区第三副区桥子沟流域地理信息数据。桥子沟流域水土流失观测始于1958年，1987年开始连续观测。桥子沟流域是罗玉沟流域内的一级支沟，桥子沟分东、西两条支沟，按照“相似流域，平行对比”的指导思想将桥子东沟、桥子西沟设为对比观测流域（桥子东沟为非治理沟，桥子西沟为治理沟）。本数据集包括桥子东沟和桥子西沟的流域边界信息和流域控制站等水土保持观测设施的位置信息。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;This data set is the geographic information data of qiaozigou watershed in the third sub region of Loess Hilly and gully region. The observation of soil and water loss in qiaozigou watershed began in 1958 and continued in 1987. Qiaozigou watershed is the first-class branch ditch in Luoyugou watershed. Qiaozigou is divided into East and West branches. According to the guiding principle of "similar drainage basin, parallel comparison", qiaozidonggou and qiaozixigou are set as comparative observation basins (qiaozidonggou is non governance ditch, qiaozixigou is governance ditch). This data set includes the boundary information of qiaozidonggou and qiaozixigou, and the location information of water and soil conservation observation facilities such as watershed control station. &amp;lt;/p&amp;gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">遥感解译结合人工调查</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;Remote sensing interpretation combined with manual investigation&amp;lt;/p&amp;gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">遥感图像解译采用人机交互解译法，按照建立解译标志、室内人机交互解译、野外校核、修编、数字图生成的步骤进行数据加工。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;The remote sensing image interpretation adopts man-machine interactive interpretation method, and carries out data processing according to the steps of establishing interpretation marks, indoor human-computer interactive interpretation, field verification, revision and digital map generation. &amp;lt;/p&amp;gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严格按照“水土保持监测技术规程”（SL277）对解译质量控制、成果质量要求进行解译。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;The interpretation quality control and results quality requirements are interpreted in strict accordance with the "technical specification for soil and water conservation monitoring" (sl277). &amp;lt;/p&amp;gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市秦州区罗玉沟流域桥子沟 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qiaozigou, Luoyugou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1235.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1235.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1707.2m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">52.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:52.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">流域边界信息，流域控制站位置信息，水土保持观测设施位置信息</w:t>
+        <w:t xml:space="preserve">Theme:Information of basin boundary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天水,  桥子沟,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Tianshui,  qiaozigou,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1212,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1301,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1385,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1474,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1562,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘晓  </w:t>
+        <w:t xml:space="preserve">author:Liu Xiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持天水治理监督局. 黄土丘陵沟壑区第三副区桥子沟流域地理信息数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.68.</w:t>
+        <w:t xml:space="preserve">. Geographic information data set of qiaozigou watershed in the third sub region of Loess Hilly and Gully Region. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2020.68.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>