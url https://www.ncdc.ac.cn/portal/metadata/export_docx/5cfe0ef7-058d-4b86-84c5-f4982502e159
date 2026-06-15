--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2017-2019年藏东南古乡沟冰川泥石流观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of  debris flow in Guxianggou glacier, Southeast Tibet, 2017-2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of  debris flow in Guxianggou glacier, Southeast Tibet, 2017-2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0003.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.BoMi.db0003.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.BoMi.2020.13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2017-2019年藏东南古乡沟冰川泥石流观测数据,该站位于西藏自治区波密县古乡，该站详细记录相关数据。数据由布设的泥石流沟的风速传感器、温湿度传感器、翻斗式降雨传感器、积雪深度传感器、辐射传感器测得，采集频率10分钟/次，由CR800数采取得原始数据，风速传感器、温湿度传感器、大气压力传感器和太阳辐射传感器这才参数采用日平均数据并整理，降雨数据采用日累计数据并整理。 站点名称：古乡冰川泥石流观测站，经纬度：95 °26′32,29°55′5，海拔高程：2850米，数据内容：风速单位为米每秒（m/s），湿度单位为百分比（%），温度单位摄氏度（℃）， 降雨量单位为米（mm）， 雪深单位为米（m） ，辐射单位为瓦每平方（W/m2）</w:t>
+        <w:t xml:space="preserve">This data set is the observation data of debris flow in Guxianggou glacier, Southeast Tibet from 2017 to 2019. The station is located in Guxiang, Bomi County, Tibet Autonomous Region. The station records relevant data in detail. The data is measured by the wind speed sensor, temperature and humidity sensor, tipping bucket rainfall sensor, snow depth sensor and radiation sensor of the debris flow gully. The collection frequency is 10 minutes / time. The original data is obtained by cr800 data acquisition. The parameters of wind speed sensor, temperature and humidity sensor, atmospheric pressure sensor and solar radiation sensor are daily average data and sorted out According to the use of daily cumulative data and collation. Station Name: Guxiang glacier debris flow observation station, longitude and latitude: 95 ° 26 ′ 32,29 ° 55 ′ 5, altitude: 2850m, data content: wind speed unit is m / s, humidity unit is percentage (%), temperature unit is degree centigrade (℃), rainfall unit is meter (mm), snow depth unit is meter (m), radiation unit is watt per square meter (w / m2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据由现场仪器自动采集，每十分钟采集一次，由专业人员定期进行收集和汇总，风速传感器、温湿度传感器、雪深传感器、太阳辐射传感器采用日平均数据，降雨量数据采用累计降雨量数据并整理，后加工为数据集产品</w:t>
+        <w:t xml:space="preserve">The original data is collected automatically by field instruments every 10 minutes and collected by professionals regularly. The wind speed sensor, temperature and humidity sensor, snow depth sensor and solar radiation sensor adopt the daily average data, and the rainfall data adopts the accumulated rainfall data and is processed into data set products</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data were acquired and processed by professionals at all stages of the process, and the quality of the data was good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/07/13-2019/08/27</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/07/13-2019/08/27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西藏自治区波密县 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Bomi County, Tibet Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2600.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2600.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">75.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:75.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川泥石流, 辐射, 冰川, 温度, 雪深, 湿度, 降雨量</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, debris flow, radiation, glacier, temperature, snow depth, humidity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">藏东南 </w:t>
+        <w:t xml:space="preserve">Place:Southeastern Tibet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈宁生,  丁海涛,  邓明枫 </w:t>
+        <w:t xml:space="preserve">contributors:Chen Ningsheng,  Ding Haitao,  Deng Mingfeng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">丁海涛  </w:t>
+        <w:t xml:space="preserve">author:Ding Haitao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ding Haitao , Chen Ningsheng </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈宁生,丁海涛,邓明枫. 2017-2019年藏东南古乡沟冰川泥石流观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.13.</w:t>
+        <w:t xml:space="preserve">Chen Ningsheng, Ding Haitao, Deng Mingfeng. Observation data of  debris flow in Guxianggou glacier, Southeast Tibet, 2017-2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.BoMi.2020.13.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>