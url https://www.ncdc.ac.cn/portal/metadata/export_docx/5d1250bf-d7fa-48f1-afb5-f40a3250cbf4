--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Planning data of drinking water source protection in the Yellow River Basin (2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄河流域饮用水水源地保护规划数据（2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1926.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Planning data of drinking water source protection in the Yellow River Basin (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1926.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1926.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1926.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset collects data related to water source protection areas in the regions through which the Yellow River flows. It includes relevant data such as water supply locations, water source areas, river basins, and types of water sources. The data mainly originates from the Catalogue of Important Drinking Water Sources Nationwide issued by the Ministry of Water Resources. Through screening, a total of 29 drinking water source areas in the Yellow River Basin were obtained. 1. Dataset Name: Protection Planning Data of Drinking Water Sources in the River Basin 2. Attribute Description: (1) Serial Number: The serial number in the list (2) Water Supply Location: The region supplied by the water source (3) Water Source Area: The name of the water source area (4) River Basin: The river basin where the water source area is located (5) Type: The type of water source for supply (6) Region: The area where the water source for supply is located </w:t>
+        <w:t xml:space="preserve">  本数据集收录了黄河流域流经地区水源保护地相关数据。其中包括供水地、水源地、河流域及水源地类型等相关数据。数据主要来源于水利部颁布的全国重要饮用水水源地名录，通过筛选，获取到黄河流域饮用水水源地共29处。   1.数据集命名：流域饮用水水源地保护规划数据   2.属性说明：（1）序号：名单序号（2）供水地：水源地供水地区（3）水源地：水源地名称（4）河流域：水源地所处河流域（5）类型：供水水源类型（6）区域：供水水源所处区域</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data source of this dataset mainly originates from the Catalogue of Important Drinking Water Sources Nationwide issued by the Ministry of Water Resources, with a link provided at: http://www.mwr.gov.cn/zw/tzgg/tzgs/201702/t20170213_858881.html  The water supply locations in the Yellow River Basin covered in this dataset include the following regions: Shanxi Province (Taiyuan City); Inner Mongolia Autonomous Region (Hohhot City); Shandong Province (Jinan City, Qingdao City, Zhengzhou City, Luoyang City); Shaanxi Province (Xi'an City); Gansu Province (Lanzhou City, Wuwei City); Qinghai Province (Xining City, Golmud City); Ningxia Hui Autonomous Region (Yinchuan City); Xinjiang Uyghur Autonomous Region (Urumqi City supplied by Wulabo Reservoir); Henan Province (Zhengzhou City, Gongyi City, Kaifeng City, Sanmenxia City); Shaanxi Province (Baoji City, Yan'an City).</w:t>
+        <w:t xml:space="preserve">  本数据集数据源主要来自于水利部颁布的全国重要饮用水水源地名录，链接：http://www.mwr.gov.cn/zw/tzgg/tzgs/201702/t20170213_858881.html   本数据集中黄河流域的供水地包含以下地区：山西省（太原市）；内蒙古自治区（呼和浩特市）；山东省（济南市、青岛市、郑州市、洛阳市），陕西省（西安市）；甘肃省（兰州市、武威市），青海省（西宁市、格尔木市）；宁夏回族自治区（银川市）；新疆维吾尔自治区（乌鲁木齐市由乌拉泊水库供水）；河南省（郑州市、巩义市、开封市、三门峡市），陕西省（宝鸡市、延安市）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data in this dataset is mainly sourced from the Catalogue of Important Drinking Water Sources Nationwide issued by the Ministry of Water Resources, and has been extracted and organized into a tabular format.</w:t>
+        <w:t xml:space="preserve">  本数据集中数据主要来源于水利部颁布的全国重要饮用水水源地名录，将数据摘录出来整理成表格形式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> During the process of data production and aggregation, strict measures for data quality control were implemented, and there were comprehensive procedures for data generation and utilization methods. </w:t>
+        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据产生过程和使用方法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:23.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:The Yellow River Basin, the source of drinking water supply, water distribution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域, 饮用水供水水源, 水源分布</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Yellow River,  Fenhe basin,  Luohe River,  Heihe River,  Beichuan River,  Urumqi River,  Weihe River,  Shiyang River,  Golmud River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河,  汾河盆地,  洛河,  黑河,  北川河,  乌鲁木齐河,  渭河,  石羊河,  格尔木河 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1419,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu chun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH13506-103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXH-13514-0209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Planning data of drinking water source protection in the Yellow River Basin (2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1926.2022.</w:t>
+        <w:t xml:space="preserve">张耀南,康建芳,刘春. 黄河流域饮用水水源地保护规划数据（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1926.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>