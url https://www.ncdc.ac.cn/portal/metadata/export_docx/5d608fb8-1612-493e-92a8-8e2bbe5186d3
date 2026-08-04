--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -2,753 +2,926 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Inner Mongolia 1:100000 basic geographic data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">内蒙古自治区1:10万基础地理数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3886.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Inner Mongolia 1:100000 basic geographic data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.778</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3886.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.778</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">It mainly includes Neimeng_City_point(urban residential spot), Neimeng_County_point (county and town residential spot), Neimeng_Town_point (township and town residential spot), Neimeng_Village_point (rural residential spot), Neimeng_village_Point (rural residential spot), Neimeng_Provincial_boundary (provincial boundaries), Neimeng_Prefecture_boundary (town boundaries), Neimeng_County_boundary (county boundaries), Neimeng_Village_boundary (township boundaries) Neimeng_Rivers, Neimeng_rivers Neimeng_Rivers_Region(planar river), Neimeng_Road (road), Neimeng_Landuse (land use), Neimeng_Soil_100k (soil type), Neimeng_Vegetation_1m (vegetation), Based on 2012 township zoning map, thematic map and high-resolution image extraction. Neimeng_Rivers data, there are many tributaries are not named. Neimeng_Road road data, many roads are not named, some highways, national roads and other road turntables, and some township roads. Neimeng_Vegetation_1m The attributes 99 and 999 in the vegetation data are non-vegetation data and non-vegetation type data. Neimeng_Soil Some of the soil data have no measured profile data, and the profile and others are empty values. Scale based data 1:100,000, land use, soil and vegetation data 1:100,000 1. Neimeng_City_point attribute field Field 1: NAME City name Data type :Text(60) Field 2: Coad city code Data type :Text(30) 2. Neimeng_County_point(county and town residential point) attribute field Field 1: NAME City name Data type :Text(60) Field 2: Coad County Town code Data type :Text(30) 3. Neimeng_Town_point attribute field Field 1: NAME City name Data type :Text(60) Field 2: Coad township code Data type :Text(30) 4. Neimeng_Village_point (Rural settlement) attribute field Field 1: NAME City name Data type :Text(60) Field 2: Coad village code Data type :Text(30) 5. Neimeng_Rivers attribute field Field 1: NAME River name Data type :Text(60) Field 2: Shape_leng River length Data type :Double(18) Field 3: Code River code Data type :Text(30) 6. Neimeng_Rivers_region(Surface river) attribute field Field 1: NAME River name Data type :Text(20) Field 2: Area River area Data type :Double(19) Field 3: Code River code Data type :Text(30) 7. Neimeng_Rode(road) attribute field Field 1: NAME Name of the road Data type :Text(48) Field 2: Rf Road Class Data type :Text(16) Field 3: Shape_leng Road length Data type :Double(18) Field 4: Code Road code Data type :Code(Text, 30) 8. Neimeng_County_boundary property field Field 1: NAME Name of the county boundary Data type :Text(50) Field 2: Code County boundary code Data type :Text(50) 9. Neimeng_Prefecture_boundary Attribute field Field 1: NAME City boundary name Data type :Text(50) Field 2: Code City boundary code Data type :Text(30) 10. Neimeng_Provincial_boundary attribute field Field 1: NAME Name of the provincial boundary Data type :Text(50) Field 2: Code Provincial boundary code Data type :Text(20) 11. Neimeng_Village_boundary attribute field Field 1: NAME Name of the township boundary Data type :Text(100) Field 2: Code Town boundary code Data type :Text(30) 12. Neimeng_Landuse attribute field Field 1: Land type Data type :Text(50) Field 2: Code Land use code Data type :Text(30) 13. Neimeng_Soil_100k (soil) attribute field Field 1: Area Data type: Double (14) Field 2:Perimeter Data type: Double (14) Field 5: SoilCode (three-level encoding) Data type: Double (13) Field 6: Profile coding Data type: Long Integer (9) Field 9: Subclass name Data type: Text (23) Field 10: Pro_Name(Administrative name) Data type: Length (9) Field 11: Section thickness Data type: Double(10) Field 12: Gravel Data type: Text (7) Field 13: Coarse sand Data type: Double (9) Field 14: Fine sand Data type: Double (9) Field 15: Silt Data type: Double (9) Field 16: Clay particles Data type: Double (9) Field 17: Organic matter Data type: Double (9) Field 18:PH_H2O Data type: Double (9) Field 19:PH_KCL Data type: Double (9) Field 20: Total nitrogen Data type: Double (10) Field 21: Total phosphorus Data type: Double (10) Field 22: Total potassium Data type: Double (10) 14. Neimeng_Vegetation attribute field Field 1: Area Data type: Double (14) Field 2:Perimeter Data type: Double (14) Field 3: VEGETATION Data type: Double (11) Field 4: VEGETATI_1 Data type: Double (11) Field 5: VEGE_ID Data type: Text(30) Field 6: New encoding Data type: Text(13) Field 7: Vegetation formation and Data type: Text(131) Field 8: Vegetation type number Data type: Text(13) Field 9: Vegetation formation and Data type: Short Integer(2) Field 10: Vegetation type Data type: Text(50) Field 11: Vegetation type group coding Data type: Text(4) Field 12: Vegetation type group Data type: Text(12) Field 13: Vegetation categories Data type: Text(10) Field 14:VEGETATI_2 Vegetation coefficient and name in English Data type: Text(245) Field 15: VEGETATI_3 English vegetation type name Data type: Text(108) Field 16: VEGETATI_4 English vegetation group name Data type: Text(211) Field 17: VEGETATI_5 Name of the English vegetation category Data type: Text(23) </w:t>
+        <w:t xml:space="preserve">本数据集为内蒙古自治区1:10万基础数据，主要包括Neimeng_City_point(城市居民点)、Neimeng_County_point（县镇居民点）、Neimeng_Town_point（乡镇居民点）、Neimeng_Village_point（乡村居民点）、 Neimeng_Provincial_boundary（省界）、Neimeng_Prefecture_boundary（城镇界）、Neimeng_County_boundary（县界）、Neimeng_Village_boundary（乡镇界）、Neimeng_Rivers(河流) Neimeng_Rivers_Region(面状河流)、Neimeng_Road（道路）、Neimeng_Landuse (土地利用)、Neimeng_Soil_100k（土壤类型）、Neimeng_Vegetation_1m（植被）， 根据2012年乡镇区划图、专题图及高分辨率影像提取。 Neimeng_Rivers河流数据，有很多支流是没有名称的。 Neimeng_Road 道路数据，很多道路是没有名称的，一些高速、国道及其他道路的转盘等，还有些乡镇道路。 Neimeng_Vegetation_1m植被数据中99及999属性是非植被数据和非植被类型据。 Neimeng_Soil土壤数据中有些是没有测剖面数据，剖面及其他都是空值。 比例尺为 基础数据1:10万、土地利用、土壤及植被数据1:100万 1、Neimeng_City_point(城市居民点)属性字段 字段1：NAME城市名称 数据类型:Text(60) 字段2：Coad城市编码 数据类型:Text(30) 2、Neimeng_County_point(县镇居民点)属性字段 字段1：NAME城市名称 数据类型:Text(60) 字段2：Coad县镇编码 数据类型:Text(30) 3、Neimeng_Town_point(乡镇居民点)属性字段 字段1：NAME城市名称 数据类型:Text(60) 字段2：Coad乡镇编码 数据类型:Text(30) 4、Neimeng_Village_point (乡村居民点)属性字段 字段1：NAME城市名称 数据类型:Text(60) 字段2：Coad乡村编码 数据类型:Text(30) 5、Neimeng_Rivers(河流)属性字段 字段1：NAME河流名称 数据类型:Text(60) 字段2：Shape_leng河流长度 数据类型:Double(18) 字段3：Code河流编码 数据类型:Text(30) 6、Neimeng_Rivers_region(面状河流)属性字段 字段1：NAME 河流名称 数据类型:Text(20) 字段2：Area 河流面积 数据类型:Double(19) 字段3：Code 河流编码 数据类型:Text(30) 7、Neimeng_Rode(道路)属性字段 字段1：NAME道路名称 数据类型:Text(48) 字段2：Rf道路等级 数据类型:Text(16) 字段3：Shape_leng道路长度 数据类型:Double(18) 字段4：Code道路编码 数据类型:Code(Text，30) 8、Neimeng_County_boundary (县区界)属性字段 字段1：NAME县区界名称 数据类型:Text(50) 字段2：Code县区界编码 数据类型:Text(50) 9、Neimeng_Prefecture_boundary(城镇界)属性字段 字段1：NAME城市界名称 数据类型:Text(50) 字段2：Code城市界编码 数据类型:Text(30) 10、Neimeng_Provincial_boundary(省界)属性字段 字段1：NAME 省界名称 数据类型:Text(50) 字段2：Code 省界编码 数据类型:Text(20) 11、Neimeng_Village_boundary(乡镇界)属性字段 字段1：NAME乡镇界名称 数据类型:Text(100) 字段2：Code乡镇界编码 数据类型:Text(30) 12、Neimeng_Landuse(土地利用)属性字段 字段1：土地类型 数据类型:Text(50) 字段2：Code土地利用编码 数据类型:Text(30) 13、Neimeng_Soil_100k（土壤）属性字段 字段1: Area(面积) 数据类型：Double（14） 字段2:Perimeter(周长) 数据类型：Double（14） 字段5: SoilCode (三级编码) 数据类型：Double（13） 字段6: 剖面编码 数据类型：Long Integer（9） 字段9: 亚类名称 数据类型：Text（23） 字段10: Pro_Name(行政名称) 数据类型：Length（9） 字段11: 剖面厚度 数据类型：Double(10) 字段12: 石砾 数据类型：Text（7） 字段13:粗砂 数据类型：Double（9） 字段14:细砂 数据类型：Double（9） 字段15:粉砂 数据类型：Double（9） 字段16:粘粒 数据类型：Double（9） 字段17:有机质 数据类型：Double（9） 字段18:PH_H2O 数据类型：Double（9） 字段19:PH_KCL 数据类型：Double（9） 字段20:全氮 数据类型：Double（10） 字段21:全磷 数据类型：Double（10） 字段22:全钾 数据类型：Double（10） 14、Neimeng_Vegetation（植被）属性字段 字段1: Area(面积) 数据类型：Double（14） 字段2:Perimeter(周长) 数据类型：Double（14） 字段3: VEGETATION 数据类型：Double（11） 字段4: VEGETATI_1 数据类型：Double（11） 字段5: VEGE_ID(植被编码) 数据类型：Text(30) 字段6: 新编码 数据类型：Text(13) 字段7:植被群系和 数据类型：Text(131) 字段8: 植被型编号 数据类型：Text(13) 字段9:植被群系和 数据类型：Short Integer(2) 字段10:植被型 数据类型：Text(50) 字段11: 植被型组编码 数据类型：Text(4) 字段12:植被型组 数据类型：Text(12) 字段13: 植被大类 数据类型：Text(10) 字段14:VEGETATI_2英文植被系数和名称 数据类型：Text(245) 字段15: VEGETATI_3英文植被类型名称 数据类型：Text(108) 字段16: VEGETATI_4英文植被组名称 数据类型：Text(211) 字段17: VEGETATI_5英文植被大类名称 数据类型：Text(23)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Topographic maps, scanned thematic maps, remote sensing images TM/ETM, ASTER, OSM databases, and other data sources</w:t>
+        <w:t xml:space="preserve">地形图，扫描专题图，遥感影像TM/ETM,ASTER,OSM数据库等数据源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using remote sensing software such as GIS and ENVI, perform precise correction on the required images to ensure that the error of adjacent images is less than one pixel. Then, after digitization, extract, organize, and edit spatial and attribute data strictly according to the 100000 scale requirements</w:t>
+        <w:t xml:space="preserve">利用GIS，ENVI等遥感软件，对所需影像进行精纠正，确保相邻影像的误差小于一个像元，然后经过数字化，严格按照10万比例尺所需提取、整理和修编空间数据和属性数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data such as finely corrected planning maps, maps, and remote sensing images </w:t>
+        <w:t xml:space="preserve">经过精纠正的规划图、地图及遥感影像等数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Inner Mongolia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:78.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">78.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +934,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Town boundary, Settlements, vegetation, Soil type, boundary, Planar River</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">城镇界, 居民点, 植被, 土壤类型, 边界, 面状河流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Inner Mongolia Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">内蒙古自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1202,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1291,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1375,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">126.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1464,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1552,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴立宗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:GAI Chunmei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖春梅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Lizong. Inner Mongolia 1:100000 basic geographic data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.778.</w:t>
+        <w:t xml:space="preserve">吴立宗. 内蒙古自治区1:10万基础地理数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.778.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>