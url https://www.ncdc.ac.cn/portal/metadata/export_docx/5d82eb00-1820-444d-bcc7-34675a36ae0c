--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013 soil moisture data set of tianlaochi watershed in Heihe Qilian Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013年黑河祁连山天老池流域土壤水分数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3086.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013 soil moisture data set of tianlaochi watershed in Heihe Qilian Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1929</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3086.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1929</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is the soil moisture data of tianlaochi small watershed in Qilian Mountain. The TDR probes of soil moisture in the whole watershed were buried from July 19 to August 23, 2013. The positions of these probes can represent the whole tianlaochi watershed. The four elevation lines of Picea crassifolia forest slope, shrub slope, Sabina przewalskii forest slope and steppe were sampled. The first observation was conducted on July 19 with an interval of one week. If there is rainfall, the observation will be conducted on the next day. Soil samples were taken at all sampling points at the last time of observation, and soil moisture content was measured indoor, in order to correct the data observed by TDR probe. </w:t>
+        <w:t xml:space="preserve">本数据为祁连山天老池小流域的土壤水分数据；试验于2013年7.19-8.23日对整个流域的土壤水分TDR探头进行埋放，这些探头的位置能够代表整个天老池流域。要对青海云杉林坡，灌木坡，祁连圆柏林坡和干草原四个海拔线进行取样。于7月19日进行第一次观测，观测间隔为一个周，若有降雨时间，则在第二天进行观测。在观测的最后时间对所有的采样点进行土壤采样，在室内测得土壤质量水分含量，旨在对TDR探头观测的数据进行校正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The four elevation lines of Picea crassifolia forest slope, shrub slope, Sabina przewalskii forest slope and steppe were sampled. The first observation was conducted on July 19 with an interval of one week. If there is rainfall, the observation will be conducted on the next day.</w:t>
+        <w:t xml:space="preserve">要对青海云杉林坡，灌木坡，祁连圆柏林坡和干草原四个海拔线进行取样。于7月19日进行第一次观测，观测间隔为一个周，若有降雨时间，则在第二天进行观测。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil samples were taken at all sampling points at the last time of observation, and soil moisture content was measured indoor, in order to correct the data observed by TDR probe.</w:t>
+        <w:t xml:space="preserve">在观测的最后时间对所有的采样点进行土壤采样，在室内测得土壤质量水分含量，旨在对TDR探头观测的数据进行校正。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2013/07/19-2013/08/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013/07/19-2013/08/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:26.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel,txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:hydrography, soil moisture, Moisture monitoring</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文地理, 土壤水分, 水分监测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Sidalong forest area,  Heihe River Basin,  Tianlaochi small watershed </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寺大隆林区,  黑河流域,  天老池小流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHAO Chuanyan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵传燕 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma wenying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马文瑛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHAO Chuanyan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵传燕</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHAO Chuanyan. 2013 soil moisture data set of tianlaochi watershed in Heihe Qilian Mountains. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1929.</w:t>
+        <w:t xml:space="preserve">赵传燕. 2013年黑河祁连山天老池流域土壤水分数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1929.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>