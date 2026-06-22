--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -20,91 +20,91 @@
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2020年青藏高原牧区雪灾风险性数据</w:t>
+        <w:t xml:space="preserve">青藏高原牧区雪灾风险性数据（2000-2020年）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Risk data of snow disaster in pastoral areas of Qinghai-Tibet Plateau from 2000 to 2020</w:t>
+        <w:t xml:space="preserve">Snow disaster risk data in pastoral areas of the Qinghai Tibet Plateau (2000-2020)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原牧区雪灾是困扰和制约高寒畜牧业生产的重要因素之一，至今尚未全面系统地开展牧区雪灾本底数据的调查和数据库的建立。针对此问题，利用科技基础资源调查专项“中国积雪特性分布及调查”项目中第一、二课题积雪特性与分布地面调查和遥感监测数据集，制作了青藏高原牧区雪灾风险性专题图，该成果将通过共享的数据库平台实现开放共享，将在农牧业生产、牧区雪灾等多个方面发挥重要作用。</w:t>
+        <w:t xml:space="preserve">  青藏高原牧区雪灾是困扰和制约高寒畜牧业生产的重要因素之一，至今尚未全面系统地开展牧区雪灾本底数据的调查和数据库的建立。针对此问题，利用科技基础资源调查专项“中国积雪特性分布及调查”项目中第一、二课题积雪特性与分布地面调查和遥感监测数据集，制作了青藏高原牧区雪灾风险性专题图，表征了青藏高原1985-2020年期间致灾因子（雪灾）危险性的整体平均状况。该成果将通过共享的数据库平台实现开放共享，将在农牧业生产、牧区雪灾等多个方面发挥重要作用。   数据集主要包含三个文件夹：   （1）图件：青藏高原牧区雪灾风险性专题图图件，格式为jpg；   （2）制图数据：存放用于制作专题图的危险性分布栅格数据，格式geotif；   （3）辅助制图数据：用于存放省界、青藏高原边界。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -358,51 +358,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">逐日雪深资料：是科技基础资源调查专项“中国积雪特性分布及调查”项目中制作的《1980-2020雪水当量/雪深产品数据》，该数据基于混合像元雪水当量反演算法，利用星载被动微波遥感亮温数据制备了1980-2020年空间分辨率为25km的逐日雪水当量/雪深数据集。该数据集包括雪深（cm）、雪水当量（mm）、经纬度、质量标识符等。 灾情资料：通过查阅《中国气象灾害大典》（青海卷）、《青海省统计年鉴》、青海和西藏灾情直报系统等，统计雪灾所造成的牲畜死亡率，以及雪灾发生时间、灾害等级、灾害受损状况等，上述数据均由权威机构发布保证了数据的真实和可靠性。 青藏高原矢量边界数据：由中国科学院地理科学与资源研究所张镱锂团队制作，目前该边界在青藏高原研究中已经广泛应用。 中国省界：由中国基础地理信息中心获取中国1:400万中国基础地理数据。</w:t>
+        <w:t xml:space="preserve">  逐日雪深资料：是科技基础资源调查专项“中国积雪特性分布及调查”项目中制作的《1980-2020雪水当量/雪深产品数据》，该数据基于混合像元雪水当量反演算法，利用星载被动微波遥感亮温数据制备了1980-2020年空间分辨率为25km的逐日雪水当量/雪深数据集。该数据集包括雪深（cm）、雪水当量（mm）、经纬度、质量标识符等。   灾情资料：通过查阅《中国气象灾害大典》（青海卷）、《青海省统计年鉴》、青海和西藏灾情直报系统等，统计雪灾所造成的牲畜死亡率，以及雪灾发生时间、灾害等级、灾害受损状况等，上述数据均由权威机构发布保证了数据的真实和可靠性。   青藏高原矢量边界数据：由中国科学院地理科学与资源研究所张镱锂团队制作，目前该边界在青藏高原研究中已经广泛应用。   中国省界：由中国基础地理信息中心获取中国1:400万中国基础地理数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -419,51 +419,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">青藏高原牧区雪灾风险性专题图，该专题图在制作过程主要包括如下三个步骤： （1）统计了1985-2020年青藏高原地区各格点上积雪深度≥2cm 的积雪日数； （2）对统计后的各格点积雪日数进行空间插值和标准化处理； （3）在ArcGIS软件中采用自然断点法进行分级，叠加基础地理数据并进行专题图整饰。</w:t>
+        <w:t xml:space="preserve">  青藏高原牧区雪灾风险性专题图，该专题图在制作过程主要包括如下三个步骤：   （1）统计了1985-2020年青藏高原地区各格点上积雪深度≥2cm 的积雪日数；   （2）对统计后的各格点积雪日数进行空间插值和标准化处理；   （3）在ArcGIS软件中采用自然断点法进行分级，叠加基础地理数据并进行专题图整饰。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -713,51 +713,126 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据格式</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">tif.shp.geotif.jpg</w:t>
+        <w:t xml:space="preserve">tif，shp，Geotif，jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">300dpi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -907,51 +982,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">雪深</w:t>
+        <w:t xml:space="preserve">雪深, 雪灾风险性, 灾情</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
@@ -2169,51 +2244,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李林. 2000-2020年青藏高原牧区雪灾风险性数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2713.2023.</w:t>
+        <w:t xml:space="preserve">李林. 青藏高原牧区雪灾风险性数据（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.isnow.db2713.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>