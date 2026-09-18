--- v0 (2026-06-20)
+++ v1 (2026-09-18)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data of loess adsorption of acid old kiln water pollutants in Taiyuan, Shanxi Province (October 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">山西省太原市黄土吸附酸性老窑水污染物的实验数据（2018年10月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2121.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data of loess adsorption of acid old kiln water pollutants in Taiyuan, Shanxi Province (October 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2121.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2121.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2121.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Loess was selected as the adsorption material. Through the static adsorption experiment, the adsorption effect of loess on pollutants in acid old kiln water was studied, and the purification efficiency and the best solid-liquid ratio of purifying old kiln water were analyzed. Based on the adsorption kinetic model, the adsorption process, adsorption rate and time to reach adsorption equilibrium of pollutants by adsorption materials are clarified. The data set contains 216 data. </w:t>
+        <w:t xml:space="preserve">  选取黄土作为吸附材料，通过静态吸附实验，研究了黄土对酸性老窑水中污染物的吸附影响，分析其净化老窑水的净化效率及最佳固液比。基于吸附动力学模型，明确吸附材料对污染物的吸附过程、吸附速率及达到吸附平衡的时间。数据集共包含216个数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Indoor experiment, self generated.</w:t>
+        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The concentration of so42- was determined by Barium Chromate Spectrophotometry (thermal method) according to the standard test methods for drinking water inorganic non-metallic indexes (GB / t5750.5-2006) issued by the Ministry of health. According to the standard test methods for drinking water inorganic metal index (GB / t5750.6-2006) issued by the Ministry of health, the metal ions (Fe, Mn, Zn) in the solution were determined and analyzed by atomic absorption spectrophotometer.</w:t>
+        <w:t xml:space="preserve">  根据国家卫生部颁布的《生活饮用水标准检验方法无机非金属指标》（GB/T5750.5-2006），采用铬酸钡分光光度法（热法）测定SO42-的浓度。根据国家卫生部颁布的《生活饮用水标准检验方法无机金属指标》（GB/T5750.6-2006），采用原子吸收分光光度计对溶液中金属离子（Fe、Mn、Zn）进行测定分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/10/01-2018/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/10/01-2018/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Taiyuan City, Shanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山西省太原市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:557.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">557.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Static adsorption, pollutants, adsorption acidity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">静态吸附, 污染物, 吸附酸性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Taiyuan City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山西省太原市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">113.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yongbo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张永波 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Yongbo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张永波  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Yongbo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张永波</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yongbo. Experimental data of loess adsorption of acid old kiln water pollutants in Taiyuan, Shanxi Province (October 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2121.2022.</w:t>
+        <w:t xml:space="preserve">张永波. 山西省太原市黄土吸附酸性老窑水污染物的实验数据（2018年10月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2121.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>