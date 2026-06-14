--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区荒漠过渡带样方调查数据集（2008年5月-6月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: sample survey data set of Desert Transition Zone in intensive observation area of Linze station (May June 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: sample survey data set of Desert Transition Zone in intensive observation area of Linze station (May June 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1871.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1871.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1544</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月25日和6月22日在临泽站加密观测区开展荒漠过渡带样方调查。 调查的主要内容：   1．土壤剖面；土壤分层：0-10cm，10-20cm，20-30cm，30-40cm共计4层，东西样带和南北样带各1各剖面。观测项目：土壤水分和土壤温度。观测仪器与采样数量：土壤水分观测用环刀（体积50cm^3），每层1次；土壤温度观测用美国6310针式土壤温度计（15cm），每层2个重复。数据存储：Excel。测量时间：2008-05-25。   2．生物量调查；观测项目：生物量（干重和鲜重），有采样时照片。观测方法：收割法。观测地点：LY07样方周围，6个生物量收割法采样样方。红柳和沙拐枣单株植物较大，无法采用收割法，只按比例，将其中的一支或者两支剪下；其余采样样方均为50cm×50cm。数据存储：Excel。测量时间：2008-06-22。   3．植被覆盖度；测量方法：对角线法，即分别估测两条对角钱上植被的覆盖度（重叠部分只算1 次），按算术平均计算样地的总覆盖度。覆盖度观测与生物量观测同时进行。数据存储：Excel。测量时间：2008-06-22。</w:t>
+        <w:t xml:space="preserve">The transect survey of desert transition zone was carried out in the intensive observation area of Linze station on May 25 and June 22, 2008. Main contents of the survey: 1. Soil profile; Soil stratification: 4 layers in total, 0-10cm, 10-20cm, 20-30cm and 30-40cm, with 1 section in the East-West sample zone and 1 section in the North-South sample zone. Observation items: soil moisture and soil temperature. Observation instruments and sampling quantity: ring knife for soil moisture observation (volume 50cm ^ 3), once per layer; American 6310 needle soil thermometer (15cm) is used for soil temperature observation, with 2 repetitions in each layer. Data storage: Excel. Measurement time: May 25, 2008. 2. Biomass survey; Observation items: biomass (dry weight and fresh weight), with photos during sampling. Observation method: harvesting method. Observation site: around ly07 quadrat, 6 quadrats were sampled by biomass harvesting method. The single plant of red willow and Calligonum mongolicum is large, so the harvesting method cannot be adopted. Only one or two of them shall be cut according to the proportion; Other sampling quadrats are 50cm × 50cm。 Data storage: Excel. Measurement time: June 22, 2008. 3. Vegetation coverage; Measurement method: diagonal method, that is, estimate the vegetation coverage on the two diagonals respectively (the overlapping part is calculated only once), and calculate the total coverage of the sample plot according to the arithmetic average. Coverage observation and biomass observation were carried out at the same time. Data storage: Excel. Measurement time: June 22, 2008 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月25日和6月22日在临泽站加密观测区开展荒漠过渡带样方调查。</w:t>
+        <w:t xml:space="preserve">  The transect survey of desert transition zone was carried out in the intensive observation area of Linze station on May 25 and June 22, 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  调查的主要内容：   1．土壤剖面；土壤分层：0-10cm，10-20cm，20-30cm，30-40cm共计4层，东西样带和南北样带各1各剖面。观测项目：土壤水分和土壤温度。观测仪器与采样数量：土壤水分观测用环刀（体积50cm^3），每层1次；土壤温度观测用美国6310针式土壤温度计（15cm），每层2个重复。数据存储：Excel。测量时间：2008-05-25。   2．生物量调查；观测项目：生物量（干重和鲜重），有采样时照片。观测方法：收割法。观测地点：LY07样方周围，6个生物量收割法采样样方。红柳和沙拐枣单株植物较大，无法采用收割法，只按比例，将其中的一支或者两支剪下；其余采样样方均为50cm×50cm。数据存储：Excel。测量时间：2008-06-22。   3．植被覆盖度；测量方法：对角线法，即分别估测两条对角钱上植被的覆盖度（重叠部分只算1 次），按算术平均计算样地的总覆盖度。覆盖度观测与生物量观测同时进行。数据存储：Excel。测量时间：2008-06-22。</w:t>
+        <w:t xml:space="preserve"> Main contents of the survey:  1. Soil profile; Soil stratification: 4 layers in total, 0-10cm, 10-20cm, 20-30cm and 30-40cm, with 1 section in the East-West sample zone and 1 section in the North-South sample zone. Observation items: soil moisture and soil temperature. Observation instruments and sampling quantity: ring knife for soil moisture observation (volume 50cm ^ 3), once per layer; American 6310 needle soil thermometer (15cm) is used for soil temperature observation, with 2 repetitions in each layer. Data storage: Excel. Measurement time: May 25, 2008.   2. Biomass survey; Observation items: biomass (dry weight and fresh weight), with photos during sampling. Observation method: harvesting method. Observation site: around ly07 quadrat, 6 quadrats were sampled by biomass harvesting method. The single plant of red willow and Calligonum mongolicum is large, so the harvesting method cannot be adopted. Only one or two of them shall be cut according to the proportion; Other sampling quadrats are 50cm × 50cm。 Data storage: Excel. Measurement time: June 22, 2008.   3. Vegetation coverage; Measurement method: diagonal method, that is, estimate the vegetation coverage on the two diagonals respectively (the overlapping part is calculated only once), and calculate the total coverage of the sample plot according to the arithmetic average. Coverage observation and biomass observation were carried out at the same time. Data storage: Excel. Measurement time: June 22, 2008</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/08-2008/07/06</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/08-2008/07/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">52.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:52.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被覆盖度, 土壤剖面, 土壤温度, 生物量, 土壤水分, 机载, 地面遥感, 地面验证信息, 土壤湿度, 土壤, 植被</w:t>
+        <w:t xml:space="preserve">Theme:Vegetation coverage, soil profile, soil temperature, biomass, soil moisture, airborne, ground remote sensing, ground verification information, soil moisture, soil, vegetation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  临泽站加密观测区,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  intensive observation area of Linze station,  hydrological test area of arid area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">潘小多,  汪洋 </w:t>
+        <w:t xml:space="preserve">contributors:PanXiaoduo,  Wang Yang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">潘小多  </w:t>
+        <w:t xml:space="preserve">author:PanXiaoduo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">潘小多,汪洋. 黑河综合遥感联合试验：临泽站加密观测区荒漠过渡带样方调查数据集（2008年5月-6月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1544.</w:t>
+        <w:t xml:space="preserve">PanXiaoduo, Wang Yang. Heihe River Integrated Remote Sensing joint experiment: sample survey data set of Desert Transition Zone in intensive observation area of Linze station (May June 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1544.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>