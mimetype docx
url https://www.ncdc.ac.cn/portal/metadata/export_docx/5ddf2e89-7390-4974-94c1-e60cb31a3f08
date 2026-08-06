--- v0 (2026-05-04)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2015-2019年黄河流域供水水源供水量数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The water supply data of various water sources in the Yellow River Basin from 2015 to 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The water supply data of various water sources in the Yellow River Basin from 2015 to 2019.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1952.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1952.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1952.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.本数据集主要收录了黄河流域供水水源供水量数据。   2.数据集命名：流域供水水源供水量.xlsx   3.属性：省：流域流经省份区域、经纬度信息、项目：取水量、耗水量、合计：总取/耗水量、地下水：地下水取/耗水量、地表水：地表水取/耗水量   主要收录了2015、2016、2017、2019年相关数据。缺失2018年数据</w:t>
+        <w:t xml:space="preserve">1. This dataset mainly collects the water supply data of various water sources in the Yellow River Basin. 2. Dataset Name: Water Supply Data of River Basin Water Sources.xlsx 3. Attributes: Province (referring to the provinces through which the basin flows), Latitude and Longitude Information, Project (water withdrawal and consumption), Total (total water withdrawal and consumption), Groundwater (groundwater withdrawal and consumption), Surface Water (surface water withdrawal and consumption). It mainly includes data from the years 2015, 2016, 2017, and 2019. Data for the year 2018 is missing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源：2015～2019年黄河水资源公报   2015：http://www.yrcc.gov.cn/other/hhgb/2015szygb/index.html   2016：http://www.yrcc.gov.cn/other/hhgb/2016szygb/index.html   2017：http://www.yrcc.gov.cn/other/hhgb/2017szygb/index.html   2019：http://www.yrcc.gov.cn/other/hhgb/2019szygb/index.html</w:t>
+        <w:t xml:space="preserve"> Data source: Bulletin of water resources of the Yellow River from 2015 to 2019  2015： http://www.yrcc.gov.cn/other/hhgb/2015szygb/index.html  2016： http://www.yrcc.gov.cn/other/hhgb/2016szygb/index.html  2017： http://www.yrcc.gov.cn/other/hhgb/2017szygb/index.html  2019： http://www.yrcc.gov.cn/other/hhgb/2019szygb/index.html</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过2015～2019年黄河水资源公报，人工采集相关数据成表格形式信息。</w:t>
+        <w:t xml:space="preserve"> Based on the Yellow River Water Resources Bulletins from 2015 to 2019, relevant data was manually collected and organized into a tabular format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据制备过程和数据质量评估方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, and there were comprehensive data preparation procedures and methods for assessing data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:15.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">取水量, 耗水量, 地表水, 地下水</w:t>
+        <w:t xml:space="preserve">Theme:Water Withdrawal, Water Consumption, Surface Water, Groundwater</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2019</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 57.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2015-2019年黄河流域供水水源供水量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1952.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. The water supply data of various water sources in the Yellow River Basin from 2015 to 2019.. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1952.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>