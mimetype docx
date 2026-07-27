--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">OCNET Global Daily Chlorophyl-a Product Dataset (2001-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">OCNET全球每日叶绿素-a产品数据集（2001-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.14177611</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">OCNET Global Daily Chlorophyl-a Product Dataset (2001-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6671.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.14177611</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6671.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ocean color data is crucial for understanding biological and ecological processes, and is also an important input source for ocean physics and biogeochemical models. In the marine environment, chlorophyll-a (Chl-a) is a key variable for ocean color. Considering the environmental variables related to the growth and distribution of marine phytoplankton, a convolutional neural network (CNN) called OCNET was developed for reconstructing Chl-a concentration data in open sea areas. </w:t>
+        <w:t xml:space="preserve">  海洋颜色数据对于理解生物和生态现象过程的至关重要，也是海洋物理和生物地球化学模型的重要输入来源。在海洋环境中，叶绿素-a (Chl-a)是海洋颜色的关键变量。考虑到与海洋浮游植物生长和分布相关的环境变量，开发了一个名为OCNET的卷积神经网络(CNN)，用于在开阔海域重建Chl-a浓度数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Further analyze data and satellite observations of sea surface temperature (SST), salinity (SAL), photosynthetically active radiation (PAR), and sea surface pressure (SSP).</w:t>
+        <w:t xml:space="preserve">  再分析资料和卫星观测的海面温度(SST)、盐度(SAL)、光合有效辐射(PAR)和海面压力(SSP)数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> OCNET uses reanalysis data and satellite observations of sea surface temperature (SST), salinity (SAL), photosynthetically active radiation (PAR), and sea surface pressure (SSP) as inputs to correlate with the environment and phytoplankton mass. The established OCNET model has achieved good results in the reconstruction of global ocean Chl-a concentration data and captured the temporal variations of these features.</w:t>
+        <w:t xml:space="preserve">  OCNET以再分析资料和卫星观测的海面温度(SST)、盐度(SAL)、光合有效辐射(PAR)和海面压力(SSP)作为输入，与环境和浮游植物质量进行关联。所建立的OCNET模型在全球海洋Chl-a浓度数据的重建中取得了较好的效果，并捕获了这些特征的时间变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:16.0 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.0 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.25°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:OCNET, Ocean color, chlorophyll-a</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OCNET, 海洋颜色, 叶绿素-a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Marine Biology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">海洋生物学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,585 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LONG Di </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">龙笛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LONG Di </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">龙笛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LONG Di </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">龙笛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LONG Di. OCNET Global Daily Chlorophyl-a Product Dataset (2001-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6671.2024.</w:t>
+        <w:t xml:space="preserve">龙笛. OCNET全球每日叶绿素-a产品数据集（2001-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6671.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hong Z, Long D, Li X, Wang Y, Zhang J, Hamouda MA, Mohamed MM. A global daily gap-filled chlorophyll-a dataset in open oceans during 2001–2021 from multisource information using convolutional neural networks[J/OL]. Earth Syst. Sci. Data, 2023-11-29, 15, (12): 5281-5300. </w:t>
+        <w:t xml:space="preserve">Hong Zhongkun, Long Di, Li Xingdong, Wang Yiming, Zhang Jianmin, Hamouda Mohamed, Mohamed Mohamed M. A global daily gap-filled chlorophyll- a dataset in open oceans during 2001–2021 from multisource information using convolutional neural networks[J]. Earth System Science Data, 2023-11, 15: 5281-5300. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-5281-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>