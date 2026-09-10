--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hong Zhongkun, Long Di, Li Xingdong, Wang Yiming, Zhang Jianmin, Hamouda Mohamed, Mohamed Mohamed M. A global daily gap-filled chlorophyll- a dataset in open oceans during 2001–2021 from multisource information using convolutional neural networks[J]. Earth System Science Data, 2023-11, 15: 5281-5300. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-5281-2023.</w:t>
+        <w:t xml:space="preserve">Hong Zhongkun, Long Di, Li Xingdong, Wang Yiming, Zhang Jianmin, Hamouda Mohamed, Mohamed MohamedM. A global daily gap-filled chlorophyll- a dataset in open oceans during 2001–2021 from multisource information using convolutional neural networks[J/OL]. Earth System Science Data, 2023-11, 15: 5281-5300. DOI: 10.5194/essd-15-5281-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>