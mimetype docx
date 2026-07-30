--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in biandukou intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：扁都口加密观测区太阳分光光度计观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1709.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in biandukou intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1865</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1709.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1865</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From March 7 to March 17, 2008, the atmospheric parameters synchronized with MODIS and TM and some conventional observed atmospheric parameter data were obtained in the Bian Du Kou intensive observation area, providing effective reference data for atmospheric correction of various remote sensing images and ground measurement data. CE318 solar spectrophotometer is used in this measurement, which can provide atmospheric optical thickness in five bands of 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of atmospheric column can be retrieved by using 936nm measurement data. This data set includes solar spectrophotometer data on March 7, 2008, March 14, 2008 (MODIS synchronization) and March 17, 2008 (TM synchronization). The processing data is in text file format. This data set includes 3 days of spectrophotometer processing data TXT documents </w:t>
+        <w:t xml:space="preserve">  2008年3月7日至3月17日在扁都口加密观测区获得了与MODIS和TM同步当天的大气参数和一些常规观测的大气参数数据，为进行各个遥感影像和地面测量数据的大气纠正提供有效参考数据。   本次测量采用CE318太阳分光光度计，可提供1020nm、936nm、870nm、670nm和440nm共5个波段的大气光学厚度，可以利用936nm测量数据反演大气柱水汽含量。   本数据集包括2008年3月7日、2008年3月14日（MODIS同步）和2008年3月17日（TM同步）的太阳分光光度计数据。处理数据为文本文件格式。 本数据集包括3天的分光光度计处理数据txt文档</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  From March 7 to March 17, 2008, the atmospheric parameters synchronized with MODIS and TM and some conventional observed atmospheric parameter data were obtained in the Bian Du Kou intensive observation area, providing effective reference data for atmospheric correction of various remote sensing images and ground measurement data.</w:t>
+        <w:t xml:space="preserve">  2008年3月7日至3月17日在扁都口加密观测区获得了与MODIS和TM同步当天的大气参数和一些常规观测的大气参数数据，为进行各个遥感影像和地面测量数据的大气纠正提供有效参考数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  CE318 solar spectrophotometer is used in this measurement, which can provide atmospheric optical thickness in five bands of 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of atmospheric column can be retrieved by using 936nm measurement data.</w:t>
+        <w:t xml:space="preserve">  本次测量采用CE318太阳分光光度计，可提供1020nm、936nm、870nm、670nm和440nm共5个波段的大气光学厚度，可以利用936nm测量数据反演大气柱水汽含量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/03/07-2008/03/17</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/03/07-2008/03/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, biandukou intensive observation area, upstream cold region hydrological experimental station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,扁都口加密观测区,上游寒区水文实验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:180.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">180.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:CE318 solar spectrophotometer, atmospheric water vapor content, MODIS, ground synchronous observation, atmospheric optical thickness, TM, aerosol, aerosol backscatter, solar spectrophotometer, atmospheric water vapor, airborne ground remote sensing, aerosol optical thickness</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CE318太阳分光光度计, 大气水汽含量, MODIS, 地面同步观测, 大气光学厚度, TM, 气溶胶, 气溶胶后向散射, 太阳分光光度计, 大气水汽, 机载地面遥感, 气溶胶光学厚度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Biandukou intensive observation area,  upstream cold region,  hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">扁都口加密观测区,  上游寒区水文试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhao Shaojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Shaojie. Heihe comprehensive remote sensing joint experiment: observation data set of solar spectrophotometer in biandukou intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1865.</w:t>
+        <w:t xml:space="preserve">赵少杰. 黑河综合遥感联合试验：扁都口加密观测区太阳分光光度计观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1865.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>