--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域绿洲重建面积统计数据集（1963-2013年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data set of oasis reconstruction area in Heihe River Basin (1963-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data set of oasis reconstruction area in Heihe River Basin (1963-2013)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0051.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0051.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.119</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为黑河流域近50年来对各时期遥感影像解译，重建各样本年的绿洲分布，利用ArcGIS绘制成图并统计各期绿洲1963年、1968年、1973年、1977年、1980年、1986年、1990年、1993年、1996年、1999年、2002年、2006年、2009年、2013年绿洲样面积统计。</w:t>
+        <w:t xml:space="preserve">This data set interprets the remote sensing images of each period in the Heihe River Basin in recent 50 years, reconstructs the oasis distribution of each sample year, draws the map with ArcGIS, and counts the oasis area of each period in 1963, 1968, 1973, 1977, 1980, 1986, 1990, 1993, 1996, 1999, 2002, 2006, 2009 and 2013. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">绿洲分布重建结果的面积统计数据</w:t>
+        <w:t xml:space="preserve">Area statistics of oasis distribution reconstruction results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过面向对象、自动阈值及目视解译相结合的方法。</w:t>
+        <w:t xml:space="preserve">Through the combination of object-oriented, automatic threshold and visual interpretation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量优。</w:t>
+        <w:t xml:space="preserve">The data quality is excellent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1963/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1963/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">65.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:65.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">面积，区域面积，面积统计</w:t>
+        <w:t xml:space="preserve">Theme:Area</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1963 1968 1973 1977 1980 1986 1990 1993 1996 1999 2002 2006 2009 2013</w:t>
+        <w:t xml:space="preserve">Time:1963 1968 1973 1977 1980 1986 1990 1993 1996 1999 2002 2006 2009 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颉耀文</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13893182834</w:t>
+        <w:t xml:space="preserve">phone:13893182834</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xieyw@lzu.edu.cn</w:t>
+        <w:t xml:space="preserve">mailbox:xieyw@lzu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颉耀文 </w:t>
+        <w:t xml:space="preserve">contributors:JIE Yaowen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">颉耀文  </w:t>
+        <w:t xml:space="preserve">author:JIE Yaowen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , JIE Yaowen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲化、荒漠化的驱动机制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">颉耀文. 黑河流域绿洲重建面积统计数据集（1963-2013年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.119.</w:t>
+        <w:t xml:space="preserve">JIE Yaowen. Statistical data set of oasis reconstruction area in Heihe River Basin (1963-2013). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.119.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>