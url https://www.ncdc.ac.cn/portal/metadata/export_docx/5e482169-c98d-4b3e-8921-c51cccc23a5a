--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国四川盆地冬季污染期间天气强迫和云抑制对气溶胶辐射效应和边界层结构的影响数据集（2015-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset on Significant Inhibition of Aerosol Radiation Effects by Clouds under Typical Pollution Weather Patterns in Sichuan Basin (2015-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset on Significant Inhibition of Aerosol Radiation Effects by Clouds under Typical Pollution Weather Patterns in Sichuan Basin (2015-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.7910/DVN/USX59F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.7910/DVN/USX59F</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DVN.DB6526.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  四川盆地由于风小、潮湿、多云等不利气象条件，冬季持续气溶胶污染频发。基于2015-2021年的长期观测数据分析发现，四川盆地4个代表性站点经常同时出现PM2.5污染，并伴随着850hPa以上气象条件的变化，这表明四川盆地区域性冬季空气污染与大尺度的同步模式存在联系。利用T模式主成分分析法，将南亚局地冬季主要的850hPa 天气模式划分为六种模式。   本数据集包括4个代表性站点2015-2021年冬季时间(12月、1月和2月)PM2.5浓度的逐日变化，以及18个城市站点2017年1月1-7日PM2.5浓度的逐时变化。气象资料(xls)覆盖了4个代表性站点2015-2021年冬季时位势温度和2017年1月1-7日露点温度的日变化。</w:t>
+        <w:t xml:space="preserve">This dataset includes the daily variation of PM2.5 concentration at four representative sites during the winter period of 2015-2021 (December, January, and February), as well as the hourly variation of PM2.5 concentration at 18 urban sites from January 1-7, 2017. The meteorological data (xls) covers the daily variations of winter potential temperature from 2015 to 2021 and dew point temperature from January 1-7, 2017 at four representative stations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  空气质量监测数据来自中国生态环境部在南海建立的空气质量监测点。</w:t>
+        <w:t xml:space="preserve"> The air quality monitoring data comes from the air quality monitoring point established by the Ministry of Ecology and Environment of China in the South China Sea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实地监测记录。</w:t>
+        <w:t xml:space="preserve"> On site monitoring records.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/12/01-2021/02/28</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/12/01-2021/02/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">重庆,成都,绵阳,德阳,乐山,眉山,雅安,资阳,自贡,宜宾,泸州,内江,广安,南充,遂宁,广元,达州,巴中 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chongqing, Chengdu, Mianyang, Deyang, Leshan, Meishan, Ya'an, Ziyang, Zigong, Yibin, Luzhou, Neijiang, Guang'an, Nanchong, Suining, Guangyuan, Dazhou, Bazhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">132.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:132.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">四川盆地, 气溶胶污染, 长期观测, 主成分分析法, 云辐射</w:t>
+        <w:t xml:space="preserve">Theme:Sichuan Basin, aerosol pollution, long-term observation, principal component analysis, cloud radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">重庆,  成都,  绵阳,  德阳,  乐山,  雅安,  资阳,  自贡,  宜宾,  泸州,  内江,  广安,  南充,  遂宁,  广元,  达州,  巴中,  眉山 </w:t>
+        <w:t xml:space="preserve">Place:Chongqing,  Chengdu,  Mianyang,  Deyang,  Leshan,  Meishan,  Ya'an,  Ziyang,  Zigong,  Yibin,  Luzhou,  Neijiang,  Guang'an,  Nanchong,  Suining,  Guangyuan,  Dazhou,  Bazhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">谢旻 </w:t>
+        <w:t xml:space="preserve">contributors:XIE Min </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">谢旻  </w:t>
+        <w:t xml:space="preserve">author:XIE Min </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:XIE Min </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">谢旻. 中国四川盆地冬季污染期间天气强迫和云抑制对气溶胶辐射效应和边界层结构的影响数据集（2015-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.DVN.DB6526.2024.</w:t>
+        <w:t xml:space="preserve">XIE Min. Dataset on Significant Inhibition of Aerosol Radiation Effects by Clouds under Typical Pollution Weather Patterns in Sichuan Basin (2015-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.DVN.DB6526.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Lu H, Xie M, Wang T, Liu B, Zhan Y, Zhuang B, Li S, Li M, Zhu K. Impacts of synoptic forcing and cloud inhibition on aerosol radiative effect and boundary layer structure during winter pollution in Sichuan Basin, China[J]. EGUsphere, 2023-09-19, 2023: 1-31. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/egusphere-2023-1806.</w:t>
       </w:r>