--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset on Significant Inhibition of Aerosol Radiation Effects by Clouds under Typical Pollution Weather Patterns in Sichuan Basin (2015-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国四川盆地冬季污染期间天气强迫和云抑制对气溶胶辐射效应和边界层结构的影响数据集（2015-2021年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.7910/DVN/USX59F</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset on Significant Inhibition of Aerosol Radiation Effects by Clouds under Typical Pollution Weather Patterns in Sichuan Basin (2015-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.DVN.DB6526.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.7910/DVN/USX59F</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DVN.DB6526.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset includes the daily variation of PM2.5 concentration at four representative sites during the winter period of 2015-2021 (December, January, and February), as well as the hourly variation of PM2.5 concentration at 18 urban sites from January 1-7, 2017. The meteorological data (xls) covers the daily variations of winter potential temperature from 2015 to 2021 and dew point temperature from January 1-7, 2017 at four representative stations. </w:t>
+        <w:t xml:space="preserve">  四川盆地由于风小、潮湿、多云等不利气象条件，冬季持续气溶胶污染频发。基于2015-2021年的长期观测数据分析发现，四川盆地4个代表性站点经常同时出现PM2.5污染，并伴随着850hPa以上气象条件的变化，这表明四川盆地区域性冬季空气污染与大尺度的同步模式存在联系。利用T模式主成分分析法，将南亚局地冬季主要的850hPa 天气模式划分为六种模式。   本数据集包括4个代表性站点2015-2021年冬季时间(12月、1月和2月)PM2.5浓度的逐日变化，以及18个城市站点2017年1月1-7日PM2.5浓度的逐时变化。气象资料(xls)覆盖了4个代表性站点2015-2021年冬季时位势温度和2017年1月1-7日露点温度的日变化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The air quality monitoring data comes from the air quality monitoring point established by the Ministry of Ecology and Environment of China in the South China Sea.</w:t>
+        <w:t xml:space="preserve">  空气质量监测数据来自中国生态环境部在南海建立的空气质量监测点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> On site monitoring records.</w:t>
+        <w:t xml:space="preserve">  实地监测记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/12/01-2021/02/28</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/12/01-2021/02/28</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Chongqing, Chengdu, Mianyang, Deyang, Leshan, Meishan, Ya'an, Ziyang, Zigong, Yibin, Luzhou, Neijiang, Guang'an, Nanchong, Suining, Guangyuan, Dazhou, Bazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">重庆,成都,绵阳,德阳,乐山,眉山,雅安,资阳,自贡,宜宾,泸州,内江,广安,南充,遂宁,广元,达州,巴中 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:132.9 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">132.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sichuan Basin, aerosol pollution, long-term observation, principal component analysis, cloud radiation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川盆地, 气溶胶污染, 长期观测, 主成分分析法, 云辐射</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Chongqing,  Chengdu,  Mianyang,  Deyang,  Leshan,  Meishan,  Ya'an,  Ziyang,  Zigong,  Yibin,  Luzhou,  Neijiang,  Guang'an,  Nanchong,  Suining,  Guangyuan,  Dazhou,  Bazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">重庆,  成都,  绵阳,  德阳,  乐山,  雅安,  资阳,  自贡,  宜宾,  泸州,  内江,  广安,  南充,  遂宁,  广元,  达州,  巴中,  眉山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1458,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIE Min </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">谢旻 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIE Min </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">谢旻  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIE Min </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">谢旻</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIE Min. Dataset on Significant Inhibition of Aerosol Radiation Effects by Clouds under Typical Pollution Weather Patterns in Sichuan Basin (2015-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.DVN.DB6526.2024.</w:t>
+        <w:t xml:space="preserve">谢旻. 中国四川盆地冬季污染期间天气强迫和云抑制对气溶胶辐射效应和边界层结构的影响数据集（2015-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.DVN.DB6526.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lu H, Xie M, Wang T, Liu B, Zhan Y, Zhuang B, Li S, Li M, Zhu K. Impacts of synoptic forcing and cloud inhibition on aerosol radiative effect and boundary layer structure during winter pollution in Sichuan Basin, China[J]. EGUsphere, 2023-09-19, 2023: 1-31. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/egusphere-2023-1806.</w:t>
+        <w:t xml:space="preserve">Lu H, Xie M, Wang T, Liu B, Zhan Y, Zhuang B, Li S, Li M, Zhu K. Impacts of synoptic forcing and cloud inhibition on aerosol radiative effect and boundary layer structure during winter pollution in Sichuan Basin, China[J/OL]. EGUsphere, 2023-09-19, 2023: 1-31. DOI: 10.5194/egusphere-2023-1806.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>