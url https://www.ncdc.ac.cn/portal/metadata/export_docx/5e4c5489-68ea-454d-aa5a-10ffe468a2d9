--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013年玉龙雪山白水1号冰川4500米气象站观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013 Observation data of 4500m meteorological station of Baishui Glacier No.1 in Yulong Snow Mountain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013 Observation data of 4500m meteorological station of Baishui Glacier No.1 in Yulong Snow Mountain</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/casnw.028.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.028.2018.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1255</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">玉龙雪山白水1号冰川海拔4500米气象站2013年逐日气象数据，包括：日平均风速值、日均气温值、日平均湿度值、平均降水值，包括日均气温值、日平均湿度值、日平均气压、平均降水值、日净辐射；由每小时气象观测值统计计算得出。</w:t>
+        <w:t xml:space="preserve">The daily meteorological data of Baishui Glacier No.1 in Yulong Snow Mountain in 2013, with an altitude of 4500 meters, includes: daily average wind speed, daily average temperature, daily average humidity, average precipitation, including daily average temperature, daily average humidity, daily average air pressure, average precipitation, and daily net radiation; it is obtained by statistical calculation of hourly meteorological observation value. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器观测</w:t>
+        <w:t xml:space="preserve">Instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集、人工收集</w:t>
+        <w:t xml:space="preserve">Automatic collection and manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/18-2013/05/24</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/18-2013/05/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云南省丽江市玉龙雪山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yulong Snow Mountain, Lijiang City, Yunnan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">36.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:36.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xls</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">日总辐射, 日平均温度, 冰川, 气象, 日平均风速</w:t>
+        <w:t xml:space="preserve">Theme:Daily total radiation, daily average temperature, glacier, meteorology, daily average wind speed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">玉龙雪山,  云南省,  丽江市 </w:t>
+        <w:t xml:space="preserve">Place:Yulong Snow Mountain,  Lijiang City,  Yunnan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆</w:t>
+        <w:t xml:space="preserve">contacts:He Yuanqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967371</w:t>
+        <w:t xml:space="preserve">phone:0931-4967371</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yqhe@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yqhe@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆 </w:t>
+        <w:t xml:space="preserve">contributors:He yuanqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆  </w:t>
+        <w:t xml:space="preserve">author:He yuanqing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma xinggang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何元庆. 2013年玉龙雪山白水1号冰川4500米气象站观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1255.</w:t>
+        <w:t xml:space="preserve">He yuanqing. 2013 Observation data of 4500m meteorological station of Baishui Glacier No.1 in Yulong Snow Mountain. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1255.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>