--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,894 +2,798 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（大满超级站涡动相关仪-2016）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of Hydrometeorological observation network (eddy covariance system of Daman Superstation, 2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2016年1月1日至2016年12月31日的黑河水文气象观测网中游大满超级站涡动相关仪观测数据。站点位于甘肃省张掖市大满灌区内，下垫面是玉米。观测点的经纬度是100.37223E, 38.85551N，海拔1556.06m。涡动相关仪的架高4.5m，采样频率是10Hz，超声朝向是正北向，超声风速温度仪（CSAT3）与CO2/H2O分析仪（Li7500A）之间的距离是17cm。   涡动相关仪的原始观测数据为10Hz，发布的数据是采用Eddypro软件处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Eddypro软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据中每30min内缺失率大于10%的数据；（4）剔除夜间弱湍流的观测数据（u*小于0.1m/s）。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。3月3日-23日由于停电，4月17日-25日涡动系统的Li7500A进行标定，10月10日-24日和12月19日-31日采集器的问题，导致数据缺失。   发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），奥布霍夫长度L（m），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst   水文气象网或站点信息请参考Liu et al. (2018)，观测数据处理请参考Liu et al. (2011)。。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2016/01/15-2017/01/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2016/01/15-2017/01/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省张掖市大满灌区内，下垫面是玉米 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:In the Daman Irrigation District of Zhangye City, Gansu Province, the underlying surface is corn </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xls</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">感热通量, 潜热通量, 辐射, 二氧化碳通量</w:t>
+        <w:t xml:space="preserve">Theme:sensible heat flux, latent heat flux, radiation, CO2 flux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2016</w:t>
+        <w:t xml:space="preserve">Time:2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大满超级站,  中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Daman Super Station,  Midstream Artificial Oasis Experimental Zone,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -923,69 +827,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,69 +898,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1096,69 +964,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1185,69 +1035,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1273,981 +1105,706 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  Che Tao,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李新  </w:t>
+        <w:t xml:space="preserve">,  Li Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  车涛  </w:t>
+        <w:t xml:space="preserve">,  Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  任志国  </w:t>
+        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  谭俊磊  </w:t>
+        <w:t xml:space="preserve">,  Tan Junlei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41531174</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（大满超级站涡动相关仪-2016）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Liu shaomin, Li Xin, Che Tao, Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of Hydrometeorological observation network (eddy covariance system of Daman Superstation, 2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu S, Xu Z, Che T, Li X, Xu T, Ren Z, Zhang Y, Tan J, Song L, Zhou J, Zhu Z, Yang X, Liu R, Ma Y. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth Syst. Sci. Data, 2023-11-10, 15, (11): 4959-4981. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>