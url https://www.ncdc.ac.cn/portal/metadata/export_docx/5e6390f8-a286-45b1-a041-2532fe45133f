--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2,798 +2,894 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HiWATER: Dataset of Hydrometeorological observation network (eddy covariance system of Daman Superstation, 2016)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（大满超级站涡动相关仪-2016）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of Hydrometeorological observation network (eddy covariance system of Daman Superstation, 2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2016年1月1日至2016年12月31日的黑河水文气象观测网中游大满超级站涡动相关仪观测数据。站点位于甘肃省张掖市大满灌区内，下垫面是玉米。观测点的经纬度是100.37223E, 38.85551N，海拔1556.06m。涡动相关仪的架高4.5m，采样频率是10Hz，超声朝向是正北向，超声风速温度仪（CSAT3）与CO2/H2O分析仪（Li7500A）之间的距离是17cm。   涡动相关仪的原始观测数据为10Hz，发布的数据是采用Eddypro软件处理的30分钟数据，其处理的主要步骤包括：野点值剔除，延迟时间校正，坐标旋转（二次坐标旋转），频率响应修正，超声虚温修正和密度（WPL）修正等。同时对各通量值进行质量评价，主要是大气平稳性（Δst）和湍流相似性特征（ITC）的检验。对Eddypro软件输出的30min通量值也进行了筛选：（1）剔除仪器出错时的数据；（2）剔除降水前后1h的数据；（3）剔除10Hz原始数据中每30min内缺失率大于10%的数据；（4）剔除夜间弱湍流的观测数据（u*小于0.1m/s）。观测数据的平均周期为30分钟，一天48个数据，缺失数据标记为-6999。3月3日-23日由于停电，4月17日-25日涡动系统的Li7500A进行标定，10月10日-24日和12月19日-31日采集器的问题，导致数据缺失。   发布的观测数据包括：日期/时间Date/Time，风向Wdir（°），水平风速Wnd（m/s），侧向风速标准差Std_Uy（m/s），超声虚温Tv（℃），水汽密度H2O（g/m3），二氧化碳浓度CO2（mg/m3），摩擦速度Ustar（m/s），奥布霍夫长度L（m），感热通量Hs（W/m2），潜热通量LE（W/m2），二氧化碳通量Fc（mg/(m2s)），感热通量的质量标识QA_Hs，潜热通量的质量标识QA_LE，二氧化碳通量的质量标识QA_Fc。感热、潜热、二氧化碳通量的质量标识分为三级（质量标识0:（Δst   水文气象网或站点信息请参考Liu et al. (2018)，观测数据处理请参考Liu et al. (2011)。。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/15-2017/01/14</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/15-2017/01/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:In the Daman Irrigation District of Zhangye City, Gansu Province, the underlying surface is corn </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省张掖市大满灌区内，下垫面是玉米 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:xls</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:sensible heat flux, latent heat flux, radiation, CO2 flux</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">感热通量, 潜热通量, 辐射, 二氧化碳通量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Daman Super Station,  Midstream Artificial Oasis Experimental Zone,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大满超级站,  中游人工绿洲试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +923,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1012,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1185,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,708 +1273,981 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Li Xin,  Che Tao,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xin </w:t>
+        <w:t xml:space="preserve">,  李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Che Tao </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41531174</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41531174</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陆表遥感产品真实性检验中的关键理论与方法研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Li Xin, Che Tao, Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of Hydrometeorological observation network (eddy covariance system of Daman Superstation, 2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（大满超级站涡动相关仪-2016）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>