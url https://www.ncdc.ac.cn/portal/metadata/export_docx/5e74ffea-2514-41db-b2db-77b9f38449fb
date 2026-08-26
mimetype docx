--- v0 (2026-05-25)
+++ v1 (2026-08-26)
@@ -2541,77 +2541,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Ling, Ma Hui, Hu Yingyi, Wang Yixiao, Ma Qimin, Zhao Yanbo. On the Use of Knowledge-Informed Machine Learning and Multisource Data for Spatially Explicit Estimation of Irrigation Water Withdrawal[J/OL]. Earth’s Future, 2025, 13, (12):e2025EF006704. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1029/2025EF006704.</w:t>
+        <w:t xml:space="preserve">Zhang Ling, Ma Hui, Hu Yingyi, Wang Yixiao, Ma Qimin, Zhao Yanbo. On the Use of Knowledge-Informed Machine Learning and Multisource Data for Spatially Explicit Estimation of Irrigation Water Withdrawal[J/OL]. Earth’s Future, 2025, 13(12): e2025EF006704. DOI: https://doi.org/10.1029/2025EF006704.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Ling, Che Tao, Zhang Kun, Zheng Donghai, Li Xin. A novel framework for pixel-wise estimation of irrigation water use by integrating remote sensing and reanalysis data[J/OL]. Agricultural Water Management, 2026, 323:110077. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.agwat.2025.110077.</w:t>
+        <w:t xml:space="preserve">Zhang Ling, Che Tao, Zhang Kun, Zheng Donghai, Li Xin. A novel framework for pixel-wise estimation of irrigation water use by integrating remote sensing and reanalysis data[J/OL]. Agricultural Water Management, 2026, 323: 110077. DOI: https://doi.org/10.1016/j.agwat.2025.110077.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>