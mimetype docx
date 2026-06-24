--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">钨锌多金属矿选矿废水分质处理-分级回用方案（2018年3月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Quality Treatment and Classification Reuse Plan for Tungsten Zinc Polymetallic Ore Processing Wastewater (March 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Treatment and Classification Reuse Plan for Tungsten Zinc Polymetallic Ore Processing Wastewater (March 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2161.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2161.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2161.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本发明提供了一种钨锌多金属矿选矿废水分质处理-分级回用方法，属于金属矿选矿废水处理技术领域。本发明提供的方法包括以下步骤：调节钨锌多金属矿原矿粗选废水的pH值，与消泡剂和第一絮凝剂混合，依次进行过滤和吸附后，回用选矿工艺；将钨锌多金属矿硫化矿废水、消泡剂和除钙剂进行第一混合，调节pH值后，再与第二絮凝剂进行第二混合，依次进行过滤和吸附后，回用选矿工艺；调节钨锌多金属矿氧化矿废水的pH值，与消泡剂和第三絮凝剂混合，依次进行过滤和吸附后，回用选矿工艺。本发明提供的方法采用短流程闭路分质处理和分级循环回用工艺，构建了环环相扣的短流程分质分级嵌套循环技术体系，提高选矿废水的回用率，降低单位耗水量。</w:t>
+        <w:t xml:space="preserve">The present invention provides a method for treating and reusing wastewater from tungsten zinc polymetallic ore beneficiation, belonging to the technical field of metal ore beneficiation wastewater treatment. The method provided by the present invention comprises the following steps: adjusting the pH value of the crude beneficiation wastewater of tungsten zinc polymetallic ore, mixing it with defoaming agent and first flocculant, sequentially filtering and adsorbing it, and then reusing it in the beneficiation process; Mix the wastewater of tungsten zinc polymetallic sulfide ore, defoamer, and decalcifier for the first time, adjust the pH value, and then mix them with a second flocculant for the second time. After filtration and adsorption, they are reused in the beneficiation process; Adjust the pH value of the tungsten zinc polymetallic ore oxidation wastewater, mix it with defoamers and a third flocculant, filter and adsorb it in sequence, and reuse it in the beneficiation process. The method provided by the present invention adopts a short process closed-loop quality separation treatment and graded recycling process, and constructs a nested cycle technology system of interlocking short process quality separation and graded recycling, which improves the reuse rate of mineral processing wastewater and reduces unit water consumption. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为解决选矿废水的回用率低，单位耗水量高的难题。形成钨锌多金属矿选矿废水分质处理-分级回用方案。</w:t>
+        <w:t xml:space="preserve">    To solve the problem of low reuse rate and high unit water consumption of mineral processing wastewater. Develop a scheme for the quality treatment and classification reuse of wastewater from tungsten zinc polymetallic ore beneficiation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/03/01-2018/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/03/01-2018/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">829.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:829.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">选矿废水, 分质处理, 分级回用</w:t>
+        <w:t xml:space="preserve">Theme:Beneficiation wastewater, treatment by quality, reuse by grade</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">Place:Nanchang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明  </w:t>
+        <w:t xml:space="preserve">author:Yang Liming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨利明. 钨锌多金属矿选矿废水分质处理-分级回用方案（2018年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2161.2022.</w:t>
+        <w:t xml:space="preserve">Yang Liming. Quality Treatment and Classification Reuse Plan for Tungsten Zinc Polymetallic Ore Processing Wastewater (March 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2161.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>