--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,829 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009年基于知识规则的黑河流域土地覆被分类数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Land cover classification data of Heihe River Basin Based on knowledge rules in 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Land cover classification data of Heihe River Basin Based on knowledge rules in 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3777.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3777.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.587</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于知识规则的黑河流域土地覆被分类数据是利用基于知识规则的土地覆被分类方法制作而成，是一套与USGS全球土地覆被分类标准一致的、可以用于大气模式以及陆面过程模式的黑河流域土地覆被类型分布数据。 该数据覆盖黑河流域上、中、下游，采用Albers等面积割圆锥投影，空间分辨率1km，为一个含有土地覆被分类编码的ASCII码文件，命名为：Rule_Based_Lulc_of_HRB2009.asc，文件可直接用文本程序（如记事本）打开察看，也可导入ArcGIS进行其他操作。 另提供数据配套的NOAH陆面过程参数表和参数表说明，用户可参考该参数表将数据应用到陆面过程模型中，两文件分别为USGS_LULC_NOAHVEGPARM.TBL和NOAHVEGPARM_documentation.txt，均可用文本程序（如记事本）打开。</w:t>
+        <w:t xml:space="preserve">The land cover classification data of Heihe River Basin Based on knowledge rules is made by using the land cover classification method based on knowledge rules. It is a set of land cover type distribution data consistent with the USGS global land cover classification standard, which can be used for atmospheric model and land surface process model. This data covers the upper, middle and lower reaches of Heihe River Basin. It is an ASCII code file with classification code of land cover. The spatial resolution is 1km. The file can be directly opened by text program (such as Notepad) or imported into ArcGIS for other operations. In addition, the Noah land surface process parameter table and parameter table supporting the data are provided. The user can refer to the parameter table to apply the data to the land surface process model. The two documents are USGS ﹣ LULC ﹣ noahvegparm.tbl and noahvegparm ﹣ documentation.txt, which can be opened by text program (such as Notepad). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于知识规则的黑河流域土地覆被分类数据是利用基于知识规则的土地覆被分类方法制作而成，是一套与USGS全球土地覆被分类标准一致的、可以用于大气模式以及陆面过程模式的黑河流域土地覆被类型分布数据。</w:t>
+        <w:t xml:space="preserve">The land cover classification data of Heihe River Basin Based on knowledge rules is made by using the land cover classification method based on knowledge rules. It is a set of land cover type distribution data consistent with the USGS global land cover classification standard, which can be used for atmospheric model and land surface process model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ASCII码文件</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:ASCII code file</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -837,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">知识规则, 土地利用, USGS分类标准, 土地覆被</w:t>
+        <w:t xml:space="preserve">Theme:Knowledge Rule, Land Use, USGS Classification, Land Cover</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009</w:t>
+        <w:t xml:space="preserve">Time:2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1105,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1278,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1367,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1455,812 +1235,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+        <w:t xml:space="preserve">contacts:Black River Program Data Management Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">南卓铜  </w:t>
+        <w:t xml:space="preserve">contributors:Nanzhuotong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">南卓铜   </w:t>
+        <w:t xml:space="preserve">author:Nanzhuotong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Nanzhuotong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">南卓铜 . 2009年基于知识规则的黑河流域土地覆被分类数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.587.</w:t>
+        <w:t xml:space="preserve">Nanzhuotong. Land cover classification data of Heihe River Basin Based on knowledge rules in 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.587.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">候玉婷, 王书功, 南卓铜. 基于知识规则的土地利用/土地覆被分类方法——以黑河流域为例[J]. 地理学报, 2011-2011-04-20, 66, (4): 549-561. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">