--- v1 (2026-06-23)
+++ v2 (2026-09-21)
@@ -2,753 +2,829 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Land cover classification data of Heihe River Basin Based on knowledge rules in 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2009年基于知识规则的黑河流域土地覆被分类数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3777.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Land cover classification data of Heihe River Basin Based on knowledge rules in 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.587</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3777.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.587</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The land cover classification data of Heihe River Basin Based on knowledge rules is made by using the land cover classification method based on knowledge rules. It is a set of land cover type distribution data consistent with the USGS global land cover classification standard, which can be used for atmospheric model and land surface process model. This data covers the upper, middle and lower reaches of Heihe River Basin. It is an ASCII code file with classification code of land cover. The spatial resolution is 1km. The file can be directly opened by text program (such as Notepad) or imported into ArcGIS for other operations. In addition, the Noah land surface process parameter table and parameter table supporting the data are provided. The user can refer to the parameter table to apply the data to the land surface process model. The two documents are USGS ﹣ LULC ﹣ noahvegparm.tbl and noahvegparm ﹣ documentation.txt, which can be opened by text program (such as Notepad). </w:t>
+        <w:t xml:space="preserve">基于知识规则的黑河流域土地覆被分类数据是利用基于知识规则的土地覆被分类方法制作而成，是一套与USGS全球土地覆被分类标准一致的、可以用于大气模式以及陆面过程模式的黑河流域土地覆被类型分布数据。 该数据覆盖黑河流域上、中、下游，采用Albers等面积割圆锥投影，空间分辨率1km，为一个含有土地覆被分类编码的ASCII码文件，命名为：Rule_Based_Lulc_of_HRB2009.asc，文件可直接用文本程序（如记事本）打开察看，也可导入ArcGIS进行其他操作。 另提供数据配套的NOAH陆面过程参数表和参数表说明，用户可参考该参数表将数据应用到陆面过程模型中，两文件分别为USGS_LULC_NOAHVEGPARM.TBL和NOAHVEGPARM_documentation.txt，均可用文本程序（如记事本）打开。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The land cover classification data of Heihe River Basin Based on knowledge rules is made by using the land cover classification method based on knowledge rules. It is a set of land cover type distribution data consistent with the USGS global land cover classification standard, which can be used for atmospheric model and land surface process model.</w:t>
+        <w:t xml:space="preserve">基于知识规则的黑河流域土地覆被分类数据是利用基于知识规则的土地覆被分类方法制作而成，是一套与USGS全球土地覆被分类标准一致的、可以用于大气模式以及陆面过程模式的黑河流域土地覆被类型分布数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:9.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:ASCII code file</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASCII码文件</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +837,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Knowledge Rule, Land Use, USGS Classification, Land Cover</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">知识规则, 土地利用, USGS分类标准, 土地覆被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1105,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1194,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1278,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1367,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,607 +1455,856 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Black River Program Data Management Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:westdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">westdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Nanzhuotong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南卓铜  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Nanzhuotong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南卓铜   </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Nanzhuotong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南卓铜 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nanzhuotong. Land cover classification data of Heihe River Basin Based on knowledge rules in 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.587.</w:t>
+        <w:t xml:space="preserve">南卓铜 . 2009年基于知识规则的黑河流域土地覆被分类数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.587.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">候玉婷, 王书功, 南卓铜. 基于知识规则的土地利用/土地覆被分类方法——以黑河流域为例[J]. 地理学报, 2011-2011-04-20, 66, (4): 549-561. </w:t>
+        <w:t xml:space="preserve">候玉婷, 王书功, 南卓铜. 基于知识规则的土地利用/土地覆被分类方法——以黑河流域为例[J]. 地理学报, 2011-2011-04-20, 66(4): 549-561.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yuting H O U, Shugong W A N G, Zhuotong N A N. A Rule-based Land Cover Classification Method for the Heihe River Basin[J]. Acta Geographica Sinica, 2011-2011-04-20, 66, (4): 549-561. </w:t>
+        <w:t xml:space="preserve">Yuting HOU, Shugong WANG, Zhuotong NAN. A Rule-based Land Cover Classification Method for the Heihe River Basin[J]. Acta Geographica Sinica, 2011-2011-04-20, 66(4): 549-561.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>