--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,888 +2,1099 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drifting snow dataset from 2017-12 to 2018-04 at Kayier Observation site of Koktokay Snow Station</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">可可托海站喀依尔观测场风吹雪综合数据集（2017年12月-2018年4月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Koktokay.db2047.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Drifting snow dataset from 2017-12 to 2018-04 at Kayier Observation site of Koktokay Snow Station</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Koktokay.db2047.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Koktokay.db2047.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Koktokay.db2047.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;The dataset is meteorological and snow cover data observed by Kayier observation field of Koktokay Snow Station from December 2017 to April 2018. The variables include air temperature, relative humidity, vapour pressure, wind speed and direction (two layers), shortwave radiation (up and down), longwave radiation (up and down), net radiation, snow depth and drifting snow flux. The time resolution is 10 minutes. This dataset contains an Excel table. </w:t>
+        <w:t xml:space="preserve">  该数据集包括可可托海站喀依尔风吹雪观测场2017-12至2018-04的风吹雪综合数据，数据包括气温、相对湿度、水汽压、风速和风向（两层）、短波辐射（向上和向下）、长波辐射（向上和向下）、雪深和风吹雪通量（两层）。该数据时间分辨率为10分钟。本数据集内含一个excel表格。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The dataset is field observation data. The sensors was introduced by the following paper: https://doi.org/10.3390/w14060845.</w:t>
+        <w:t xml:space="preserve">  该数据集为地面实际观测数据，具体的传感器型号请参见论文：https://doi.org/10.3390/w14060845。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data was the original observation data, and only outliers were removed. NAN indicated that the observation data was missing.</w:t>
+        <w:t xml:space="preserve">  该数据为原始观测数据，仅进行了异常值剔除处理，其中NAN表述观测数据缺失。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The data quality is excellent. </w:t>
+        <w:t xml:space="preserve">  数据质量优。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/12/01-2018/04/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/12/01-2018/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Kayier observation field of Koktokay Snow Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">可可托海站喀依尔风吹雪观测场 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1800.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1800.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1800.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10分钟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:meteorology, snow cover, drifting snow</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象, 积雪, 风吹雪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , geography , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 地理学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Altai Mountains,  Irtysh river,  Ulungur river,  Ob river </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿尔泰山,  额尔齐斯河流域,  乌伦古河流域,  鄂毕河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -917,51 +1128,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -988,51 +1217,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1054,51 +1301,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1125,51 +1390,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 47.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1195,648 +1478,968 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang wei,  Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张伟,  沈永平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang wei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张伟  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang wei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张伟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC1510502</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC1510502</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">融雪洪水灾害监测预警装置及立体监测技术研发</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41970183</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41970183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆阿尔泰山两河源区冰冻圈资源价值核算及服务功能研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42071091</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42071091</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">温升背景下山区积雪加速消融机理及其融雪洪水效应研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang wei, Shen yongping. Drifting snow dataset from 2017-12 to 2018-04 at Kayier Observation site of Koktokay Snow Station. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Koktokay.db2047.2022.</w:t>
+        <w:t xml:space="preserve">张伟,沈永平. 可可托海站喀依尔观测场风吹雪综合数据集（2017年12月-2018年4月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Koktokay.db2047.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>