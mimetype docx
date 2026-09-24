--- v0 (2026-05-09)
+++ v1 (2026-09-24)
@@ -2459,51 +2459,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Qin Chun, Yang Bao, Burchardt Iris, Hu Xiaoli, Kang Xingcheng. Intensified pluvial conditions during the twentieth century in the inland Heihe River Basin in arid northwestern China over the past millennium[J]. Global and Planetary Change, 2010, 72, (3). </w:t>
+        <w:t xml:space="preserve">Qin Chun, Yang Bao, Burchardt Iris, Hu Xiaoli, Kang Xingcheng. Intensified pluvial conditions during the twentieth century in the inland Heihe River Basin in arid northwestern China over the past millennium[J]. Global and Planetary Change, 2010, 72(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>