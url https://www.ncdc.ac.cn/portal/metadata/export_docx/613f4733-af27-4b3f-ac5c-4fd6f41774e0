--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：葫芦沟小流域机载激光雷达原始数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: hulugou small watershed airborne lidar original data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: hulugou small watershed airborne lidar original data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3496.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3496.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1933</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年7月25日，在黑河中上游的胡芦沟观测区域，利用运12飞机，搭载Leica公司生产的ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064nm，多次回波（1,2,3和末次）。   葫芦沟地区分为两个不同高度飞行区域，绝对航高为4800和5500米，平均点云密度为1点/平方米。通过参数检校、点云自动分类和人工编辑等步骤，最终形成DSM和DEM数据产品。</w:t>
+        <w:t xml:space="preserve">On July 25, 2012, lidar aerial remote sensing flight test was carried out in hulugou observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and als70 produced by Leica company. The als70 laser has a wavelength of 1064nm and multiple echoes (1, 2, 3 and last) Hulugou area is divided into two flying areas with different altitudes. The absolute altitude is 4800 and 5500 meters, and the average point cloud density is 1 point / m2. Through the steps of parameter calibration, automatic classification of point cloud and manual editing, DSM and DEM data products are finally formed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年7月25日，在黑河中上游的胡芦沟观测区域，利用运12飞机，搭载Leica公司生产的ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064nm，多次回波（1,2,3和末次）。   葫芦沟地区分为两个不同高度飞行区域，绝对航高为4800和5500米，平均点云密度为1点/平方米。</w:t>
+        <w:t xml:space="preserve">  On July 25, 2012, lidar aerial remote sensing flight test was carried out in hulugou observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and als70 produced by Leica company. The als70 laser has a wavelength of 1064nm and multiple echoes (1, 2, 3 and last)  Hulugou area is divided into two flying areas with different altitudes. The absolute altitude is 4800 and 5500 meters, and the average point cloud density is 1 point / m2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过参数检校、点云自动分类和人工编辑等步骤，最终形成DEM和DSM数据产品。</w:t>
+        <w:t xml:space="preserve"> DEM and DSM data products are finally formed through the steps of parameter calibration, automatic classification of point cloud and manual editing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/07/25-2012/07/26</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/07/25-2012/07/26</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 上游寒区水文试验区, 葫芦沟小流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region, hydrological test area, hulugou small watershed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">200.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:200.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:las</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">航空遥感, 激光雷达</w:t>
+        <w:t xml:space="preserve">Theme:Aerial remote sensing, Lidar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  葫芦沟小流域,  上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Hulugou small watershed,  Hydrological test area in upper cold region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青,  闻建光 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao qing,  Wen jianguang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青  </w:t>
+        <w:t xml:space="preserve">author:Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao qing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖青,闻建光. 黑河生态水文遥感试验：葫芦沟小流域机载激光雷达原始数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1933.</w:t>
+        <w:t xml:space="preserve">Xiao qing, Wen jianguang. Heihe River eco hydrological remote sensing experiment: hulugou small watershed airborne lidar original data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1933.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>