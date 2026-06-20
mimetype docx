--- v0 (2026-05-05)
+++ v1 (2026-06-20)
@@ -2,1137 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009年新疆塔里木河典型流域（克里雅河流域）卫星影像资料</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Satellite image data of typical Tarim River Basin (Keriya River Basin) in 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Satellite image data of typical Tarim River Basin (Keriya River Basin) in 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0048.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0048.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.116</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2009年塔里木河典型流域的绿洲适宜规模卫星影像，ALOS卫星载有三个传感器：全色遥感立体测绘仪（PRISM），主要用于数字高程测绘；先进可见光与近红外辐射计－2（AVNIR－2），用于精确陆地观测；相控阵型L波段合成孔径雷达（PALSAR），用于全天时全天候陆地观测；指标包括：多光谱10米，全色2.5米。主要研究塔里木河典型流域的绿洲适宜规模，服务于从事生态系统研究的学生和科研人员。</w:t>
+        <w:t xml:space="preserve">This data set is suitable scale satellite image of oasis in Tarim River Basin in 2009. Alos satellite carries three sensors: prism, which is mainly used for digital elevation mapping; advanced visible and near infrared radiometer-2 (avnir-2) for precise land observation; and phased array L-band synthetic aperture radar (PALSAR) for all day and all-time Weather land observation; indicators include: multispectral 10m, panchromatic 2.5m. This paper mainly studies the suitable scale of oasis in typical Tarim River Basin and serves the students and researchers engaged in ecosystem research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该ALOS数据购买于北京天目创新科技有限公司。</w:t>
+        <w:t xml:space="preserve">The alos data was purchased from Beijing Tianmu Innovation Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据购买于北京天目创新科技有限公司。</w:t>
+        <w:t xml:space="preserve">The data was purchased from Beijing Tianmu Innovation Technology Co., Ltd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">影像全色的精度为2.5米，多光谱为10米。</w:t>
+        <w:t xml:space="preserve">The accuracy of Panchromatic and multispectral images is 2.5m and 10m respectively. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国新疆塔里木河典型流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Typical Tarim River Basin in Xinjiang, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">西安80 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">UTM </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">ALOS全色波段影像, 卫星影像, ALOS多光谱影像</w:t>
+        <w:t xml:space="preserve">Theme:Alos panchromatic image, Satellite image, Alos multispectral image</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009</w:t>
+        <w:t xml:space="preserve">Time:2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河典型流域,  克里雅河流域 </w:t>
+        <w:t xml:space="preserve">Place:Typical Tarim River Basin,  Keriya River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1166,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1255,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 82.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1339,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 81.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1428,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1516,893 +1235,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 凌红波 </w:t>
+        <w:t xml:space="preserve">contributors:Ling Hongbo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 凌红波  </w:t>
+        <w:t xml:space="preserve">author:Ling Hongbo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Ling Hongbo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421308</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化的调控对策与管理模式</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 凌红波. 2009年新疆塔里木河典型流域（克里雅河流域）卫星影像资料. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.116.</w:t>
+        <w:t xml:space="preserve">Ling Hongbo. Satellite image data of typical Tarim River Basin (Keriya River Basin) in 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.116.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>