--- v0 (2026-05-17)
+++ v1 (2026-08-15)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu M, He W, Zhang H. CN_Wheat10: A 10 m resolution dataset of spring and winter wheat distribution in China (2018–2024) derived from time-series remote sensing[J/OL]. Earth Syst. Sci. Data Discuss., 2025-06-30, 2025: 1-31. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-326.</w:t>
+        <w:t xml:space="preserve">Liu M, He W, Zhang H. CN_Wheat10: A 10 m resolution dataset of spring and winter wheat distribution in China (2018–2024) derived from time-series remote sensing[J/OL]. Earth Syst. Sci. Data Discuss., 2025-06-30, 2025: 1-31. DOI: 10.5194/essd-2025-326.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>