--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,846 +2,991 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:1 million soil type data for the Urumqi River Basin (1995)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">乌鲁木齐河流域1：100万土壤类型数据（1995年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2452.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:1 million soil type data for the Urumqi River Basin (1995)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2452.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db2452.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.db2452.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data are based on a 1:1 million soil type data source within China, which was formed by utilizing the Urumqi River watershed boundary cropping. A long time series of surface cover change detection was completed on the cloud computing platform, and a region-by-region and period-by-period surface cover dynamic update was realized by combining the change detection results to produce a global 30-meter fine surface cover dynamic monitoring product for the period 2000-2020. Based on the global 10-meter land use data for 2021 released by Esri, the current land use data for 2021 was extracted using the Urumqi River basin boundary. </w:t>
+        <w:t xml:space="preserve">该数据是基于中国境内1：100万土壤类型数据源，利用乌鲁木齐河流域边界裁切形成的数据。在云计算平台完成了长时序的地表覆盖变化检测，并结合变化检测结果实现了逐区域和逐期的地表覆盖动态更新，生产了2000年-2020年全球30米精细地表覆盖动态监测产品。基于Esri公司发布的2021年全球10米土地利用数据，利用乌鲁木齐河流域边界提取2021年的土地利用现状数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data were obtained from the Harmonized World Soil Database version 1.2 (HWSD) constructed by the Food and Agriculture Organization of the United Nations (FAO) and the International Institute for Applied Systems (IIASA), Vienna. The source of data in China is the 1:1 million soil data provided by the Nanjing Soil Survey of the Second National Land Survey.</w:t>
+        <w:t xml:space="preserve">数据来源于联合国粮农组织（FAO）和维也纳国际应用系统研究所(IIASA)所构建的世界土壤数据库(Harmonized World Soil Database version 1.2 )(HWSD).中国境内数据源为第二次全国土地调查南京土壤所所提供的1：100万土壤数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using all Landsat satellite data (Landsat TM, ETM+ and OLI) from 1984 to 2020, we have completed a long time series of surface cover change detection on the Google Earth Engine cloud computing platform, and realized region-by-region and period-by-period surface cover dynamic updating by combining with the change detection results, and produced a global 30-meter fine surface cover dynamic monitoring product for the period of 2000 to 2020. We have produced a global 30-meter fine surface cover dynamic monitoring product from 2000 to 2020. The required type data were extracted through the boundary of the Urumqi River basin. Based on the global 10-meter land use data for 2021 produced by ESA using sentinel-2 data processing and released by Esri, the current land use data for 2021 were extracted using the Urumqi River basin boundary.</w:t>
+        <w:t xml:space="preserve">利用1984-2020年所有Landsat卫星数据（Landsat TM，ETM+和OLI）在Google Earth Engine云计算平台完成了长时序的地表覆盖变化检测，并结合变化检测结果实现了逐区域和逐期的地表覆盖动态更新，生产了2000年-2020年全球30米精细地表覆盖动态监测产品。通过乌鲁木齐河流域边界提取所需的类型数据。基于欧空局利用sentinel-2数据处理产生，Esri公司发布的2021年全球10米土地利用数据，利用乌鲁木齐河流域边界提取2021年的土地利用现状数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data sets are quality controlled through rigorous manual review. </w:t>
+        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1995/01/01-1995/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995/01/01-1995/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Urumqi River basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌鲁木齐河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:6.1 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil texture, soil type, soil water content, soil organic carbon</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤质地, 土壤类型, 土壤含水量, 土壤有机碳</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1995</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Urumqi River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌鲁木齐河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1020,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1109,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1193,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1282,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,501 +1370,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. 1:1 million soil type data for the Urumqi River Basin (1995). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2452.2022.</w:t>
+        <w:t xml:space="preserve">张耀南. 乌鲁木齐河流域1：100万土壤类型数据（1995年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.db2452.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>