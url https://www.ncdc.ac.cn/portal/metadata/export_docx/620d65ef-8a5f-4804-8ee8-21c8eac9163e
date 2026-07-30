--- v0 (2026-05-01)
+++ v1 (2026-07-30)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013-2015年西藏那曲地区土壤温湿度观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2013-2015 soil temperature and humidity observation data set in Naqu, Tibet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013-2015 soil temperature and humidity observation data set in Naqu, Tibet</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0021.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0021.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.82</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据表为2013-2015年青藏高原那曲地区1°× 1°（31-32°N，91.5-92.5°E）范围内的56个土壤温湿度观察站的土壤剖面（0-5、10、20、40cm处）体积含水量和温度数据，时间分辨率为半小时。土壤体积含水量和土壤温度数据由EM50土壤温湿度观测系统测量获得原始数据，原始数据经过严格的校正步骤产生。</w:t>
+        <w:t xml:space="preserve">This data table is the volume water content and temperature data of soil profile (0-5, 10, 20, 40 cm) of 56 soil temperature and humidity observation stations within the range of 1 °× 1 ° (31-32 ° n, 91.5-92.5 ° E) in Naqu area of Qinghai Tibet Plateau from 2013 to 2015. The time resolution is half an hour. The original data of soil volume moisture content and soil temperature are obtained by EM50 soil temperature and humidity observation system, and the original data are generated through strict correction steps. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">美国Decagon公司生产的EM50土壤温湿度观测系统观测获得。观测变量为0-5cm，10cm，20cm，40cm土壤深处的土壤湿度（SM）和土壤温度（ST），每半小时采样一次。观测数据经过严格的校正。</w:t>
+        <w:t xml:space="preserve">This data set was obtained by EM50 soil temperature and humidity observation system produced by decagon company in the United States. The observed variables were soil moisture (SM) and soil temperature (st) at depths of 0-5cm, 10cm, 20cm and 40cm, and samples were taken every half an hour. The observation data are strictly corrected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据表是由专用数据采集器自动记录。</w:t>
+        <w:t xml:space="preserve">This data sheet is automatically recorded by a special data collector.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">5TM/EC-TM探头测量土壤温度的技术非常成熟，测量精度为0.1摄氏度，能满足土壤热量传输过程研究的需要，测量数据可直接使用，未进行进一步校正。</w:t>
+        <w:t xml:space="preserve">The technology of soil temperature measurement with 5tm / ec-tm probe is very mature, and the measurement accuracy is 0.1 ℃. It can meet the needs of soil heat transfer process research. The measurement data can be directly used without further correction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2015/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西藏那曲 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Naqu in Tibet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">23.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:23.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤湿度, 土壤温度, 采集站点信息</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture, soil temperature, site information collection</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2013 2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西藏，那曲地区，各采集站 </w:t>
+        <w:t xml:space="preserve">Place:Tibet </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈莹莹 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陈莹莹  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01805</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">气候系统模式中冰冻圈分量模式的集成耦合及气候变化模拟实验</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈莹莹. 2013-2015年西藏那曲地区土壤温湿度观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.82.</w:t>
+        <w:t xml:space="preserve">. 2013-2015 soil temperature and humidity observation data set in Naqu, Tibet. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.82.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>