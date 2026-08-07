--- v0 (2026-06-23)
+++ v1 (2026-08-07)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">内蒙古中东部半干旱荒漠植物样本数据集（2017-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Plant Sample Dataset for Semiarid Desert Plants in Central and Eastern Inner Mongolia (2017-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Plant Sample Dataset for Semiarid Desert Plants in Central and Eastern Inner Mongolia (2017-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4077.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.i-veg.db4077.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.I-VEG.DB4077.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集针对内蒙古中东部半干旱荒漠的气候特点，以毛乌素沙地、浑善达克沙地、科尔沁沙地及呼伦贝尔沙地为调查区域，于2017-2021年，调查了分布在这些区域的常绿针叶林、落叶阔叶林、落叶小叶疏林、常绿针叶灌丛、落叶阔叶灌丛、杂草类草地、灌木荒漠等植被类型。调查的主要植被群系包括：白杄林、榆树疏林、樟子松林、叉子圆柏灌丛、长梗扁桃灌丛、盐蒿灌丛、银灰旋花草地、冰草草地等，包括乔木、灌木和草本的根、茎、叶、花、果、实（种子）等植物样本。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为野外调查结合后期整理得到的第一手观测数据。其中植物标本实物通过野外实地采集而获得；标本图像数据是在对实物标本制作完成后对其拍照并电子化而获得；植物分类特征通过查阅中国科学院植物研究所开发的“植物智”软件而获得；地理坐标、生境要素通过现场GPS测定和实地调查而获得。植物实物标本经现场采集、粘贴条形码，填写野外采集号，并记录采集样点的地址、地理坐标、生境。室内以报纸进行压制、暖风机烘干，带回实验室进行鉴定登记。采集条形码提前统一制作，采用SDZW+采集区域（MS、HS、KQ和HB）+样本序号（如：00001-10000）的方式。野外共获得标本4000余份，经筛选、剔除腐烂标本。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为野外调查结合后期整理得到的第一手观测数据。其中植物标本实物通过考察采集而获得；标本图像数据通过对实物标本的拍照并电子化而获得；植物分类特征通过查阅《中国植物志》和中国自然标本馆（CFH）而获得；地理坐标、生境要素通过现场GPS测定和实地调查而获得。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  植物实物标本：野外共获得标本4000余份，经筛选、剔除腐烂标本，共获得1591份完整标本。   植物标本图像：将获得的1591份完整标本拍照，进行图像亮度调整和锐化处理，形成植物标本图像数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">内蒙古中东部半干旱沙地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Semiarid sandy land in central and eastern Inner Mongolia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">28.8 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:28.8 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">荒漠植物, 根, 茎, 叶, 花, 果, 实</w:t>
+        <w:t xml:space="preserve">Theme:Desert plants, roots, stems, leaves, flowers, fruits, fruits</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">内蒙古中东部半干旱沙地 </w:t>
+        <w:t xml:space="preserve">Place:Semiarid sandy land in central and eastern Inner Mongolia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">褚建民,  李景文,  叶学华,  崔向慧,  杨洪晓,  甘红豪 </w:t>
+        <w:t xml:space="preserve">contributors:,  ,  ,  ,  ,   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">连杰  </w:t>
+        <w:t xml:space="preserve">author:LIAN Jie </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017FY100200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国荒漠主要植物群落调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Survey of main plant communities in Chinese desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">褚建民,李景文,叶学华,崔向慧,杨洪晓,甘红豪. 内蒙古中东部半干旱荒漠植物样本数据集（2017-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4077.2023.</w:t>
+        <w:t xml:space="preserve">, , , , , . Plant Sample Dataset for Semiarid Desert Plants in Central and Eastern Inner Mongolia (2017-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.I-VEG.DB4077.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>