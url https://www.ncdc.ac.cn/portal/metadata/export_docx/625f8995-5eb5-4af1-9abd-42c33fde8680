--- v0 (2026-06-27)
+++ v1 (2026-08-12)
@@ -2476,117 +2476,117 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kang S, Zhang Y, Chen P, Guo J, Zhang Q, Cong Z, Kaspari S, Tripathee L, Gao T, Niu H, Zhong X, Chen X, Hu Z, Li X, Li Y, Neupane B, Yan F, Rupakheti D, Gul C, Zhang W, Wu G, Yang L, Wang Z, Li C. Black carbon and organic carbon dataset over the Third Pole[J]. Earth Syst. Sci. Data, 2022, 14, (2): 683-707. </w:t>
+        <w:t xml:space="preserve">Kang S, Zhang Y, Chen P, Guo J, Zhang Q, Cong Z, Kaspari S, Tripathee L, Gao T, Niu H, Zhong X, Chen X, Hu Z, Li X, Li Y, Neupane B, Yan F, Rupakheti D, Gul C, Zhang W, Wu G, Yang L, Wang Z, Li C. Black carbon and organic carbon dataset over the Third Pole[J]. Earth Syst. Sci. Data, 2022, 14(2): 683-707.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Y, Gao T, Kang S, Sprenger M, Meng W. Effects of black carbon and mineral dust on glacial melting on the Muz Taw glacier, Central Asia[J]. Science of The Total Environment, 2020, 740:140056. </w:t>
+        <w:t xml:space="preserve">Zhang Y, Gao T, Kang S, Sprenger M, Meng W. Effects of black carbon and mineral dust on glacial melting on the Muz Taw glacier, Central Asia[J]. Science of The Total Environment, 2020, 740: 140056.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gao Tanguang, Kang Shichang, Zhang Yulan, Sprenger Michael, Wang Feiteng, Du Wentao, Wang Xiaoming, Wang Xiaoxiang. Characterization, sources and transport of dissolved organic carbon and nitrogen from a glacier in the Central Asia[J]. Science of The Total Environment, 725:138346. </w:t>
+        <w:t xml:space="preserve">Gao Tanguang, Kang Shichang, Zhang Yulan, Sprenger Michael, Wang Feiteng, Du Wentao, Wang Xiaoming, Wang Xiaoxiang. Characterization, sources and transport of dissolved organic carbon and nitrogen from a glacier in the Central Asia[J]. Science of The Total Environment, 725: 138346.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shichang Kang,Yulan Zhang Yun Qian, Hailong Wang. A review of black carbon in snow and ice and its impact on the cryosphere[J]. Earth-Science Reviews, 2020, 210. </w:t>
+        <w:t xml:space="preserve">Shichang Kang,Yulan Zhang YunQian,HailongWang. A review of black carbon in snow and ice and its impact on the cryosphere[J]. Earth-Science Reviews, 2020, 210.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>