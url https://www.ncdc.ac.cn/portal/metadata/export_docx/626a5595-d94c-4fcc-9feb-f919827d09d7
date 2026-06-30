--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -2259,75 +2259,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J/OL]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.2136/vzj2018.04.0072.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Che Tao, Li Xin, Liu Shaomin, Li Hongyi, Xu Ziwei, Tan Junlei, Zhang Yang, Ren Zhiguo, Xiao Lin, Deng Jie, Jin Rui, Ma Mingguo, Wang Jian, Yang Xiaofan. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11: 1483-1499. </w:t>
+        <w:t xml:space="preserve">Che T, Li X, Liu S, Li H, Xu Z, Tan J, Zhang Y, Ren Z, Xiao L, Deng J, Jin R, Ma M, Wang J, Yang X. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11, (3): 1483-1499. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-11-1483-2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>