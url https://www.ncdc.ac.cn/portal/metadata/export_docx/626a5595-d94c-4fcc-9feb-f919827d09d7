--- v1 (2026-06-30)
+++ v2 (2026-08-14)
@@ -2,962 +2,839 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域地表过程综合观测网：阿柔超级站大孔径闪烁仪（2022）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network: Large aperture scintillometer of Arou Superstation, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了黑河流域地表过程综合观测网上游阿柔站的大孔径闪烁仪通量观测数据。上游阿柔站分别架设了BLS900和RR-RSS460型号的大孔径闪烁仪，北塔为RR-RSS460的接收端和BLS900的发射端，南塔为RR-RSS460的发射端和BLS900的接收端。观测时间为2022年1月1日至2022年12月31日。站点位于青海省祁连县阿柔乡草达坂村，下垫面是高寒草地。北塔的经纬度是100.4712E，38.0568N，南塔的经纬度是100.4572E，38.0384N，海拔高度约3033m。大孔径闪烁仪的有效高度13.0m，光径长度是2390m，采样频率是1min。 大孔径闪烁仪原始观测数据为1min，发布的数据为经过处理与质量控制后的数据，其中感热通量主要是结合自动气象站观测数据，基于莫宁-奥布霍夫相似理论通过迭代计算得到，主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据（BLS900：Cn2&gt;7.25E-14，RR-RSS460：Cn2&gt;7.84 E-14）；（2）剔除解调信号强度较弱的数据（BLS900：Average X Intensity-20mv）；（3）剔除降水时刻的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。在迭代计算过程中，对于BLS900，选取Thiermann and Grassl(1992)的稳定度普适函数；对于RR-RSS460，选取Andreas(1988)的稳定度普适函数，详细介绍请参考Liu et al. (2011, 2013)。由于仪器调整和供电不足，大孔径闪烁仪数据由于信号和供电等问题缺失的日期为：2022.10.24-2022.12.18。 关于发布数据的几点说明：（1）上游LAS数据以BLS900为主，缺失时刻由RR-RSS460观测补充，两者都缺失则以-6999标记。（2）数据表头：Date/Time ：日期/时间（格式：yyyy/m/d h:mm），Cn2 ：空气折射指数结构参数（单位：m-2/3），H ：感热通量（单位：W/m2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xlsx格式存储。 黑河流域地表过程综合观测网或站点信息请参考Liu et al. (2018)，观测数据处理请参考Liu et al. (2011)。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">阿柔超级站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3033.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3033.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3033.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">735.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:735.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">显热通量, 水文, 阿柔超级站</w:t>
+        <w:t xml:space="preserve">Theme:Heihe River Basin, Aruo Station, sensible heat flux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文测量 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrological survey </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿柔超级站,  黑河流域上游 </w:t>
+        <w:t xml:space="preserve">Place:Aruo Super Station,  upstream of the Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -991,69 +868,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1080,69 +939,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1164,69 +1005,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1253,69 +1076,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1341,993 +1146,716 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  车涛,  徐自为,  张阳,  谭俊磊,  任志国,  李新 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  Che Tao,  Xu ziwei,  Zhang Yang,  Tan Junlei,  Ren zhiguo,  Li Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  车涛  </w:t>
+        <w:t xml:space="preserve">,  Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张阳  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  谭俊磊  </w:t>
+        <w:t xml:space="preserve">,  Tan Junlei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  任志国  </w:t>
+        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  李新  </w:t>
+        <w:t xml:space="preserve">,  Li Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA20000000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,车涛,徐自为,张阳,谭俊磊,任志国,李新. 黑河流域地表过程综合观测网：阿柔超级站大孔径闪烁仪（2022）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Liu shaomin, Che Tao, Xu ziwei, Zhang Yang, Tan Junlei, Ren zhiguo, Li Xin. Dataset of Heihe integrated observatory network: Large aperture scintillometer of Arou Superstation, 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Che T, Li X, Liu S, Li H, Xu Z, Tan J, Zhang Y, Ren Z, Xiao L, Deng J, Jin R, Ma M, Wang J, Yang X. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11, (3): 1483-1499. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-11-1483-2019.</w:t>
+        <w:t xml:space="preserve">Che T, Li X, Liu S, Li H, Xu Z, Tan J, Zhang Y, Ren Z, Xiao L, Deng J, Jin R, Ma M, Wang J, Yang X. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J/OL]. Earth System Science Data, 2019, 11(3): 1483-1499. DOI: 10.5194/essd-11-1483-2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>