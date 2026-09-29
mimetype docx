--- v2 (2026-08-14)
+++ v3 (2026-09-29)
@@ -2,839 +2,962 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network: Large aperture scintillometer of Arou Superstation, 2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河流域地表过程综合观测网：阿柔超级站大孔径闪烁仪（2022）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network: Large aperture scintillometer of Arou Superstation, 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了黑河流域地表过程综合观测网上游阿柔站的大孔径闪烁仪通量观测数据。上游阿柔站分别架设了BLS900和RR-RSS460型号的大孔径闪烁仪，北塔为RR-RSS460的接收端和BLS900的发射端，南塔为RR-RSS460的发射端和BLS900的接收端。观测时间为2022年1月1日至2022年12月31日。站点位于青海省祁连县阿柔乡草达坂村，下垫面是高寒草地。北塔的经纬度是100.4712E，38.0568N，南塔的经纬度是100.4572E，38.0384N，海拔高度约3033m。大孔径闪烁仪的有效高度13.0m，光径长度是2390m，采样频率是1min。 大孔径闪烁仪原始观测数据为1min，发布的数据为经过处理与质量控制后的数据，其中感热通量主要是结合自动气象站观测数据，基于莫宁-奥布霍夫相似理论通过迭代计算得到，主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据（BLS900：Cn2&gt;7.25E-14，RR-RSS460：Cn2&gt;7.84 E-14）；（2）剔除解调信号强度较弱的数据（BLS900：Average X Intensity-20mv）；（3）剔除降水时刻的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。在迭代计算过程中，对于BLS900，选取Thiermann and Grassl(1992)的稳定度普适函数；对于RR-RSS460，选取Andreas(1988)的稳定度普适函数，详细介绍请参考Liu et al. (2011, 2013)。由于仪器调整和供电不足，大孔径闪烁仪数据由于信号和供电等问题缺失的日期为：2022.10.24-2022.12.18。 关于发布数据的几点说明：（1）上游LAS数据以BLS900为主，缺失时刻由RR-RSS460观测补充，两者都缺失则以-6999标记。（2）数据表头：Date/Time ：日期/时间（格式：yyyy/m/d h:mm），Cn2 ：空气折射指数结构参数（单位：m-2/3），H ：感热通量（单位：W/m2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xlsx格式存储。 黑河流域地表过程综合观测网或站点信息请参考Liu et al. (2018)，观测数据处理请参考Liu et al. (2011)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿柔超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3033.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3033.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3033.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:735.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">735.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Heihe River Basin, Aruo Station, sensible heat flux</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">显热通量, 水文, 阿柔超级站</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrological survey </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文测量 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Aruo Super Station,  upstream of the Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿柔超级站,  黑河流域上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -868,51 +991,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -939,51 +1080,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1005,51 +1164,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1076,51 +1253,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1146,672 +1341,947 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Che Tao,  Xu ziwei,  Zhang Yang,  Tan Junlei,  Ren zhiguo,  Li Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  车涛,  徐自为,  张阳,  谭俊磊,  任志国,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Che Tao </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yang </w:t>
+        <w:t xml:space="preserve">,  张阳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Li Xin </w:t>
+        <w:t xml:space="preserve">,  李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20000000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20000000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Che Tao, Xu ziwei, Zhang Yang, Tan Junlei, Ren zhiguo, Li Xin. Dataset of Heihe integrated observatory network: Large aperture scintillometer of Arou Superstation, 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">刘绍民,车涛,徐自为,张阳,谭俊磊,任志国,李新. 黑河流域地表过程综合观测网：阿柔超级站大孔径闪烁仪（2022）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">