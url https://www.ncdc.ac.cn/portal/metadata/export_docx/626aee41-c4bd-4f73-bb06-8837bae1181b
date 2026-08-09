--- v0 (2026-05-09)
+++ v1 (2026-08-09)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山老虎沟12号冰川4200m气象站2010年数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The data set of 4200m meteorological station of Laohugou No.12 glacier in Qilian Mountain in 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set of 4200m meteorological station of Laohugou No.12 glacier in Qilian Mountain in 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/casnw.027.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.027.2018.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1419</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为为祁连山老虎沟12号冰川4200m气象站数据，有一个表三个分表：①气象10-1中测定指标有（PTemp、Ta_2m_Avg、Ta_5m_Avg Ta_10m_Avg RH_2m_Avg、RH_5m_Avg RH_10m_Avg、Vapor_Avg(1) Vapor_Avg(2)、Vapor_Avg(3)、Soil_T_5cm_Avg等）②气象10-2测定指标有（batt_volt、PTemp、Ta_1m、RH_1m、Ta_2、RH_2m、Ta_4m RH_4m、Ta_10m、RH_10m_Avg vapor_1m_Avg、vapor_2m_Avg、vapor_4m_Avg vapor_10m_Avg、Soil_T_5cm_Avg、Soil_T_10cm_Avg、Soil_T_20cm_Avg等）③降水数据中包含日期和降水量。</w:t>
+        <w:t xml:space="preserve">This data set is the data of 4200m weather station of Laohugou glacier No.12 in Qilian Mountain, including the daily average data of temperature and humidity wind pressure (1m, 2m, 4m, 10m) at 4200m altitude, the daily average data of four component radiation in one layer, and the daily total precipitation. The abnormal values were eliminated from the meteorological data, and the precipitation data were corrected by using wind speed and temperature. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器观测</w:t>
+        <w:t xml:space="preserve">Instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">在监测数据中海拔4200m处温湿风压（1m,2m,4m,10m）,和一层4分量辐射的日平均数据，和降水日总量。气象数据剔除了异常值，降水数据利用风速、温度进行了修正。</w:t>
+        <w:t xml:space="preserve">In the monitoring data, the temperature, humidity and wind pressure (1m, 2m, 4m, 10m) at the altitude of 4200m, the daily average data of 4-component radiation at the first floor, and the daily total precipitation. The abnormal values of meteorological data are eliminated, and the precipitation data are corrected by wind speed and temperature. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">老虎沟12号冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Laohugou glacier No.12 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">205.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:205.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 气象, 气温, 湿度, 风速</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, meteorology, temperature, humidity, wind speed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">老虎沟,  肃北县,  甘肃省,  12号冰川 </w:t>
+        <w:t xml:space="preserve">Place:Laohugou,  Subei County,  Gansu Province,  glacier 12 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔</w:t>
+        <w:t xml:space="preserve">contacts:Qin Xiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967370</w:t>
+        <w:t xml:space="preserve">phone:0931-4967370</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">qinxiang@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:qinxiang@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔 </w:t>
+        <w:t xml:space="preserve">contributors:Qinxiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔  </w:t>
+        <w:t xml:space="preserve">author:Qinxiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Qinxiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">秦翔. 祁连山老虎沟12号冰川4200m气象站2010年数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1419.</w:t>
+        <w:t xml:space="preserve">Qinxiang. The data set of 4200m meteorological station of Laohugou No.12 glacier in Qilian Mountain in 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1419.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>