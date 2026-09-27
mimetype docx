--- v0 (2026-05-15)
+++ v1 (2026-09-27)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The 3-day performance test data of concrete core samples after crack grouting</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">混凝土裂灌浆后芯样3天性能检测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6882.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The 3-day performance test data of concrete core samples after crack grouting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6882.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6882.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6882.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using C30 concrete prefabricated cracks, fast curing epoxy resin grouting material is used for crack grouting reinforcement. After 3 days, core samples are taken for compressive strength and splitting tensile strength testing. Core samples are selected from the crack containing and crack free areas for testing, and the reinforcement effect is compared after 3 days of crack grouting. The results showed that the compressive strength of the 3-day core sample was 38.1 MPa for the cracked core sample and 37.2 MPa for the intact core sample; The 3-day splitting tensile strength was 4.05MPa for the cracked core sample and 3.94MPa for the intact core sample, achieving the goal of a 3-day strength not lower than the design value (intact core sample) after crack treatment. </w:t>
+        <w:t xml:space="preserve">  利用C30混凝土预制裂缝，采用快速固化环氧树脂灌浆材料进行裂缝灌浆加固，3天后取芯进行抗压强度和劈裂抗拉强度测试，分别选择含裂缝部位和不含裂缝部位取芯进行测试，对比裂缝灌注3d后加固效果。结果显示，3天芯样抗压强度，含裂缝芯样为38.1MPa，完整芯样为37.2MPa；3天劈裂抗拉强度，含裂缝芯样为4.05MPa，完整芯样为3.94MPa，达到了裂缝处理后3天强度不低于设计值（完整芯样）的目标。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Entrust China Electric Power Construction Group Kunming Survey and Design Co., Ltd. to conduct core sample testing, and the testing method shall be in accordance with The "Test Code for Hydraulic Concrete" (DL/T5150-2017) is implemented, and the testing instruments are microcomputer controlled electro-hydraulic servo universal testing machine (J-C-104) and electronic digital caliper (J-C-99)</w:t>
+        <w:t xml:space="preserve">  委托中国电建集团昆明勘测设计有限公司进行芯样测试，测试方法按照 《水工混凝土试验规程》（DL/T5150-2017）执行，测试仪器为微机控制电液伺服万能试验机(J-C-104)、电子数显卡尺(J-C-99)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The measured data are the size of the specimen and the value of the failure force, and the compressive strength value is obtained through mathematical calculation.</w:t>
+        <w:t xml:space="preserve">  测得数据分别为试件尺寸、破坏力值，经数学计算得到抗压强度数值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Using rounding method, the compressive strength is rounded to one decimal place, and the splitting tensile strength is rounded to two decimal places. </w:t>
+        <w:t xml:space="preserve">  采用四舍五入方法，抗压强度保留1位小数，劈裂抗拉强度保留2位小数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/08/16-2024/08/16</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/08/16-2024/08/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Kunming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">昆明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:11.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:concrete crack, grouting, strength, epoxy grouting material</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">混凝土裂缝, 灌浆, 强度, 环氧灌浆材料</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kunming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">昆明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Chengjing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖承京 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Chengjing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖承京  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Chengjing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖承京</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFC3090104</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFC3090104</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高混凝土坝隐性裂缝探测诊断与修复技术装备</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Chengjing. The 3-day performance test data of concrete core samples after crack grouting. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6882.2025.</w:t>
+        <w:t xml:space="preserve">肖承京. 混凝土裂灌浆后芯样3天性能检测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6882.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>