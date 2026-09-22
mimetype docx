--- v0 (2026-06-25)
+++ v1 (2026-09-22)
@@ -237,51 +237,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据分类</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
@@ -2250,53 +2250,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yuan Zhengwu, Liu Yang, Yang Aixia, Wang Dacheng. A high-resolution daily CO₂ dataset for China (2016–2020)[J/OL]. Scientific Data, 2026-01-15, 13, (1):249. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s41597-026-06569-w.</w:t>
+        <w:t xml:space="preserve">Yuan Zhengwu, Liu Yang, Yang Aixia, Wang Dacheng. A high-resolution daily CO₂ dataset for China (2016–2020)[J/OL]. Scientific Data, 2026-01-15, 13(1): 249. DOI: 10.1038/s41597-026-06569-w.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>