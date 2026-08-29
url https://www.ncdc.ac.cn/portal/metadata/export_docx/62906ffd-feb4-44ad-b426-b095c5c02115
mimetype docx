--- v0 (2026-05-29)
+++ v1 (2026-08-29)
@@ -2,928 +2,1071 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brightness and temperature data set of passive microwave SSM / I and ssmis in China (1987-2015)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国地区被动微波SSM/I和SSMIS亮度温度数据集(1987-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3700.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Brightness and temperature data set of passive microwave SSM / I and ssmis in China (1987-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.349</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3700.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.349</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set includes the microwave brightness temperatures obtained by the spaceborne microwave radiometer SSM/I carried by the US Defense Meteorological Satellite Program (DMSP) satellite. It contains the twice daily (ascending and descending) brightness temperatures of seven channels, which are 19H, 19V, 22V, 37H, 37V, 85H, and 85V. The Specialized Microwave Imager (SSM/I) was developed by the Hughes Corporation of the United States. In 1987, it was first carried into the space on the Block 5D-/F8 satellite of the US Defense Meteorological Satellite Program (DMSP) to perform a detection mission. In the 10 years from when the DMSP soared to orbit in 1987 to when the TRMM soared to orbit in 1997, the SSM/I was the world's most advanced spaceborne passive microwave remote sensing detection instrument, having the highest spatial resolution in the world. The DMSP satellite is in a near-polar circular solar synchronous orbit; the elevation is approximately 833 km, the inclination is 98.8 degrees, and the orbital period is 102.2 minutes. It passes through the equator at approximately 6:00 local time and covers the whole world once every 24 hours. The SSM/I consists of seven channels set at four frequencies, and the center frequencies are 19.35, 22.24, 37.05, and 85.50 GHz. The instrument actually comprises seven independent, total-power, balanced-mixing, superheterodyne passive microwave radiometer systems, and it can simultaneously measure microwave radiation from Earth and the atmospheric systems. Except for the 22.24 GHz frequency, all the frequencies have both horizontal and vertical polarization states. Some Eigenvalues of SSM/I Channel Frequency (GHz) Polarization Mode (V/H) Spatial Resolution (km * km) Footprint Size (km) 19V 19.35 V 25×25 56 19H 19.35 H 25×25 56 22V 22.24 V 25×25 45 37V 37.05 V 25×25 33 37H 37.05 H 25×25 33 85V 85.50 V 12.5×12.5 14 85H 85.50 H 12.5×12.5 14 File Format and Naming: Each group of data consists of remote sensing data files, .JPG image files and .met auxiliary information files as well as .TIM time information files and the corresponding .met time information auxiliary files. The data file names and naming rules for each group in the SSMI_Grid_China directory are as follows: China-EASE-Fnn-ML/HaaaabbbA/D.ccH/V (remote sensing data); China-EASE-Fnn -ML/HaaaabbbA/D.ccH/V.jpg (image file); China-EASE-Fnn-ML/HaaaabbbA/D.ccH/V.met (auxiliary information document); China-EASE-Fnn-ML/HaaaabbbA/D.TIM (time information file); and China-EASE- Fnn -ML/HaaaabbbA/D.TIM.met (time information auxiliary file). Among them, EASE stands for EASE-Grid projection mode; Fnn represents carrier satellite number (F08, F11, and F13); ML/H represents multichannel low resolution and multichannel high resolution; A/D stands for ascending (A) and descending (D); aaaa represents the year; bbb represents the Julian day of the year; cc represents the channel number (19H, 19V, 22V, 37H, 37V, 85H, and 85V); and H/V represents horizontal polarization (H) and vertical polarization (V). Coordinate System and Projection: The projection method is an equal-area secant cylindrical projection, and the double standard latitude is 30 degrees north and south. For more information on EASE-GRID, please refer to http://www.ncgia.ucsb.edu/globalgrids-book/ease_grid/. If you need to convert the EASE-Grid projection method into a geographic projection method, please refer to the ease2geo.prj file, which reads as follows. Input Projection cylindrical Units meters Parameters 6371228 6371228 1 /* Enter projection type (1, 2, or 3) 0 00 00 /* Longitude of central meridian 30 00 00 /* Latitude of standard parallel Output Projection GEOGRAPHIC Spheroid KRASovsky Units dd Parameters End Data Format: Stored as binary integers, each datum occupies 2 bytes. The data that are actually stored in this data set are the brightness temperatures *10, and after reading the data, they need to be divided by 10 to obtain true brightness temperature. Data Resolution: Spatial resolution: 25 km, 12.5 km (SSM/I 85 GHz); Time resolution: day by day, from 1978 to 2007. The Spatial Coverage: Longitude: 60°-140° east longitude; Latitude: 15°-55° north latitude. Data Reading: Each group of data includes remote sensing image data files, .JPG image files and .met auxiliary information files. The JPG files can be opened with Windows image and fax viewers. The .met auxiliary information files can be opened with notepad, and the remote sensing image data files can be opened in ENVI and ERDAS software. </w:t>
+        <w:t xml:space="preserve">本数据集主要包括美国国防气象卫星计划卫星（DMSP-F08、DMSP-F11、DMSP-F13和DMSP-F17）搭载的星载微波辐射计SSM/I和SSMIS的每日两次（升轨&amp;降轨）亮度温度（K），时间覆盖范围为1987年9月15日至2015年12月31日。DMSP-F08、DMSP-F11和DMSP-F13的SSM/I亮温包含19.35H、19.35V、22.24V、37.05H、37.05V、85.50H和85.50V共七个通道；而DMSP-F17的SSMIS亮温观测由19.35H、19.35V、22.24V、37.05H、37.05V、91.66H和91.66V共七个通道组成。其中，DMSP-F08卫星亮温的覆盖时间为1987年9月15日至1991年12月31日；DMSP-F11卫星亮温的覆盖时间为1992年1月1日至1995年12月31日；DMSP-F13卫星亮温的覆盖时间为1996年1月1日至2009年4月29日；DMSP-F17卫星亮温的覆盖时间为2009年1月1日至2015年12月31日。 1、文件格式和命名： 亮度温度以年为单位分别存放，每个目录中均由各频率的遥感数据文件构成，其中SSMIS数据中还包含.TIM时间信息文件。各文件名的 各数据文件名及其命名规则如下： EASE-Fnn-ML/HyyyydddA/D.subset.ccH/V（遥感数据） EASE-Fnn-ML/HyyyydddA/D.subset.TIM（时间信息文件） 其中：EASE代表EASE-Grid投影方式；Fnn代表卫星编号（F08、F11、F13、F17）；ML/H分别代表多通道低分辨率和多通道高分辨率；yyyy代表年份；ddd代表该年的儒略日（1-365/366）；A/D分别代表升轨（A）和降轨（D）；subset 表示中国地区的亮温数据；cc代表频率（19.35GHz、22.24 GHz、37.05GHz、85.50GHz、91.66GHz）；H/V分别代表水平极化（H）和垂直极化（V）。 2、坐标系及投影： 本数据集投影方式为EASE-Grid，即等积割圆柱投影，双标准纬线为南北纬30°。有关EASE-GRID的相关详细信息，请参考http://www.ncgia.ucsb.edu/globalgrids-book/ease_grid/。 如果需要将EASE-Grid投影方式转换成Geographic投影方式，请参照ease2geo.prj文件，内容如下： Input projection cylindrical units meters parameters 6371228 6371228 1 /* Enter projection type (1, 2, or 3) 0 00 00 /* Longitude of central meridian 30 00 00 /* Latitude of standard parallel Output Projection GEOGRAPHIC Spheroid KRASovsky Units dd parameters end 3、数据格式： 以整数型二进制存储，每个数据占2个字节。本数据集中实际存储的数据为亮温*10，读出数据后需除以10得到真实亮温。 4、数据分辨率： 空间分辨率：25.067525km，12.5km（SSM/I 85GHz，SSMIS 91GHz） 时间分辨率：逐日，从1978年至2015年。 5、空间范围： 经度：60.1°-140.0°东经； 纬度：14.9°-55.0°北纬。 6、数据读取： 每一组数据中的遥感影像数据文件可以在ArcMap、ENVI和ERDAS软件中打开。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1987/09/15-2015/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987/09/15-2015/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.7 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">逐日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EASE-Grid Global Cylindrical Equal Area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:SSMIS, SSM/I, Brightness Temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSMIS, SSM/I, 亮度温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1987 2015</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1987 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1100,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 55.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1189,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 60.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1273,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">140.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1362,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 14.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1450,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Cold and Arid Region Science Data Center </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒区旱区科学数据中心</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967287</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui,  CHE Tao  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐,  车涛 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:CHE Tao  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">车涛</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui, CHE Tao . Brightness and temperature data set of passive microwave SSM / I and ssmis in China (1987-2015). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.349.</w:t>
+        <w:t xml:space="preserve">晋锐,车涛. 中国地区被动微波SSM/I和SSMIS亮度温度数据集(1987-2015). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.349.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>