--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">草田轮作农田定位试验作物产量数据集（2014-2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Crop yield data of grassland rotation field  experiment(2014-2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Crop yield data of grassland rotation field  experiment(2014-2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6405.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6405.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6405.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2014-2019年玉米单作、玉米-箭筈豌豆间作及轮作处理作物产量、生物量。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  定位观测。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在临泽内陆河流域研究站设置农田长期定位监测试验，试验设置5个处理，每处理3次重复，共15个小区，每个小区面积5m×10m。每小区每年9-10月份作物收获期测定小区作物产量，折合为公顷产量。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  长期定位试验专人负责制，承担试验的布设、管理，样品采集、处理、分析，数据收集、整理、汇总等工作。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">临泽内陆河流域研究站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Linze Inland River Basin Research Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">72.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:72.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">作物产量, 生物量, NMDS, RDA</w:t>
+        <w:t xml:space="preserve">Theme:Crop yield, biomass, NMDS, RDA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽 </w:t>
+        <w:t xml:space="preserve">Place:Linze </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨荣 </w:t>
+        <w:t xml:space="preserve">contributors:YANG Rong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨荣  </w:t>
+        <w:t xml:space="preserve">author:YANG Rong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YANG Rong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XDA23060302</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲水生产力与绿色产业链发展技术集成与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨荣. 草田轮作农田定位试验作物产量数据集（2014-2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6405.2024.</w:t>
+        <w:t xml:space="preserve">YANG Rong. Crop yield data of grassland rotation field  experiment(2014-2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6405.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>