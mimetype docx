--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -2,753 +2,965 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Distribution Map of 30m Permafrost Underground Ice Reserves in the Genhe River Basin of the Erguna Region on the Western Slope of the Greater Khingan Range (2023-2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">大兴安岭西坡额尔古纳地区根河流域30m多年冻土地下冰储量分布图（2023-2025年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7250.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Distribution Map of 30m Permafrost Underground Ice Reserves in the Genhe River Basin of the Erguna Region on the Western Slope of the Greater Khingan Range (2023-2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7250.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7250.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7250.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据基于机械/人工钻探与探坑获取的地下冰储量实测样本数据，采用随机森林回归模型，以实测体积含水量(VWC)为因变量，多环境因子为自变量，进行空间预测建模。模型预测结果输出为不同深度层（2m以上、2-5m、5m以下）的栅格数据，最终合成并制作研究区域尺度的多年冻土地下冰储量图。数据格式为GeoTIFF，空间分辨率约30 m，投影为WGS_1984_Albers。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Field sampling data: based on underground ice content measurement data obtained from on-site mechanical/manual drilling and exploration pits in the Genhe River Basin on the western slope of the Greater Khingan Range; The environmental factor data comes from spatial datasets such as climate, soil, terrain, vegetation types, etc.     Environmental data: sourced from multi-source spatial datasets such as climate, soil, and terrain downloaded from the Google Earth Engine (GEE) platform and authoritative websites, used as model predictive variables.</w:t>
+        <w:t xml:space="preserve">  野外采样数据：基于大兴安岭西坡根河流域现场机械/人工钻和探坑获取的地下冰含量测量数据；环境因子数据来源于气候、土壤、地形、植被类型等空间数据集。   环境数据：来源于Google Earth Engine (GEE)平台及权威网站下载的气候、土壤、地形等多源空间数据集，作为模型预测变量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Using Python and ArcGIS tools to process environmental factor data, a random forest regression model was used to predict the spatial ice content of 3-layer underground ice volume, and statistical analysis was conducted in conjunction with permafrost thickness data.</w:t>
+        <w:t xml:space="preserve">  利用Python和ArcGIS工具对环境因子数据进行处理，采用随机森林回归模型进行3层地下冰体积含冰量空间预测，并结合多年冻土厚度数据进行统计。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Model validation: The five fold cross validation method is used to evaluate the prediction accuracy of the random forest model and ensure its reliability.     Spatial consistency check: Use ArcGIS to visually check and logically analyze the generated raster data, ensuring that the spatial distribution of permafrost underground ice storage conforms to regional distribution patterns and has no significant outliers. </w:t>
+        <w:t xml:space="preserve">  模型验证：采用五折交叉验证方法评估随机森林模型的预测精度，确保模型可靠。   空间一致性检查：使用ArcGIS对生成的栅格数据进行可视化检查与逻辑分析，确保多年冻土地下冰储量空间分布符合区域分布规律，无显著异常值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/08/01-2025/10/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/08/01-2025/10/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Genhe River Basin in the Erguna area on the western slope of the Greater Khingan Range </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大兴安岭西坡额尔古纳地区根河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:56.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">56.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -761,169 +973,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Permafrost, Daxing'an Mountains, Genhe River Basin, underground ice storage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多年冻土, 大兴安岭, 根河流域, 地下冰储量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023 2024 2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023 2024 2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Genhe River Basin in the Erguna area on the western slope of the Greater Khingan Range </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大兴安岭西坡额尔古纳地区根河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 51.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1591,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HU Guojie,  Zou Defu,  LIU Guangyue,  Xiao Yao,  Du erji,  Zhao Yonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡国杰,  邹德富,  刘广岳,  肖瑶,  杜二计,  赵拥华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xiao Yao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖瑶  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xiao Yao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖瑶</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022FY100700</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022FY100700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HU Guojie, Zou Defu, LIU Guangyue, Xiao Yao, Du erji, Zhao Yonghua. Distribution Map of 30m Permafrost Underground Ice Reserves in the Genhe River Basin of the Erguna Region on the Western Slope of the Greater Khingan Range (2023-2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7250.2026.</w:t>
+        <w:t xml:space="preserve">胡国杰,邹德富,刘广岳,肖瑶,杜二计,赵拥华. 大兴安岭西坡额尔古纳地区根河流域30m多年冻土地下冰储量分布图（2023-2025年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7250.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>